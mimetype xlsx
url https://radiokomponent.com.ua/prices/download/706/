--- v0 (2026-05-13)
+++ v1 (2026-06-09)
@@ -3310,321 +3310,321 @@
       </c>
       <c r="D44" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E44" s="6">
         <v>8</v>
       </c>
       <c r="F44" s="14">
         <v>0.7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>2</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E45" s="6">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="F45" s="14">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>3</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="6">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F46" s="14">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="14"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>1</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E49" s="6">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="F49" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>2</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E50" s="6">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F50" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>3</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E51" s="6">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="F51" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>4</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E52" s="6">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="F52" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>5</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E53" s="6">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F53" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>6</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E54" s="6">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="F54" s="14">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>7</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="6">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F55" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>8</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="6">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="F56" s="14">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>9</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E57" s="6">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="F57" s="14">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>10</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E58" s="6">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="F58" s="14">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>11</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E59" s="6">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="F59" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
       <c r="F60" s="14"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>5</v>
       </c>
@@ -3670,111 +3670,111 @@
       </c>
       <c r="D63" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E63" s="6">
         <v>3722</v>
       </c>
       <c r="F63" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>3</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E64" s="6">
-        <v>4266</v>
+        <v>4255</v>
       </c>
       <c r="F64" s="14">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>4</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="6">
-        <v>1074</v>
+        <v>1060</v>
       </c>
       <c r="F65" s="14">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>5</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E66" s="6">
         <v>34</v>
       </c>
       <c r="F66" s="14">
         <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>6</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E67" s="6">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F67" s="14">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>7</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E68" s="6">
         <v>3957</v>
       </c>
       <c r="F68" s="14">
         <v>30</v>
       </c>
     </row>
@@ -4090,71 +4090,71 @@
       </c>
       <c r="D84" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E84" s="6">
         <v>3020</v>
       </c>
       <c r="F84" s="14">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>24</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="6">
-        <v>10602</v>
+        <v>10580</v>
       </c>
       <c r="F85" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>25</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="6">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="F86" s="14">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>26</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="6">
         <v>916</v>
       </c>
       <c r="F87" s="14">
         <v>6</v>
       </c>
     </row>
@@ -4190,51 +4190,51 @@
       </c>
       <c r="D89" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E89" s="6">
         <v>5</v>
       </c>
       <c r="F89" s="14">
         <v>58</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>29</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E90" s="6">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="F90" s="14">
         <v>58</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>30</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E91" s="6">
         <v>12979</v>
       </c>
       <c r="F91" s="14">
         <v>1.5</v>
       </c>
     </row>
@@ -4270,131 +4270,131 @@
       </c>
       <c r="D93" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="6">
         <v>2867</v>
       </c>
       <c r="F93" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>33</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E94" s="6">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F94" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>34</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E95" s="6">
         <v>389</v>
       </c>
       <c r="F95" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>35</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E96" s="6">
-        <v>3386</v>
+        <v>3385</v>
       </c>
       <c r="F96" s="14">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>36</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E97" s="6">
-        <v>4122</v>
+        <v>4112</v>
       </c>
       <c r="F97" s="14">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>37</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E98" s="6">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="F98" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>38</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E99" s="6">
         <v>62</v>
       </c>
       <c r="F99" s="14">
         <v>60</v>
       </c>
     </row>
@@ -4470,51 +4470,51 @@
       </c>
       <c r="D103" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E103" s="6">
         <v>663</v>
       </c>
       <c r="F103" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>43</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E104" s="6">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="F104" s="14">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>44</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E105" s="6">
         <v>101</v>
       </c>
       <c r="F105" s="14">
         <v>23</v>
       </c>
     </row>
@@ -4530,71 +4530,71 @@
       </c>
       <c r="D106" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E106" s="6">
         <v>54</v>
       </c>
       <c r="F106" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>46</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E107" s="6">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="F107" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>47</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E108" s="6">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F108" s="14">
         <v>64</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>48</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E109" s="6">
         <v>2172</v>
       </c>
       <c r="F109" s="14">
         <v>42</v>
       </c>
     </row>
@@ -4670,51 +4670,51 @@
       </c>
       <c r="D113" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E113" s="6">
         <v>260</v>
       </c>
       <c r="F113" s="14">
         <v>70</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>53</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E114" s="6">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="F114" s="14">
         <v>27</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>54</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E115" s="6">
         <v>92203</v>
       </c>
       <c r="F115" s="14">
         <v>1</v>
       </c>
     </row>
@@ -4890,51 +4890,51 @@
       </c>
       <c r="D124" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E124" s="6">
         <v>1691</v>
       </c>
       <c r="F124" s="14">
         <v>80</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>64</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E125" s="6">
-        <v>1899</v>
+        <v>1879</v>
       </c>
       <c r="F125" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>65</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E126" s="6">
         <v>11198</v>
       </c>
       <c r="F126" s="14">
         <v>4</v>
       </c>
     </row>
@@ -5010,51 +5010,51 @@
       </c>
       <c r="D130" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E130" s="6">
         <v>54</v>
       </c>
       <c r="F130" s="14">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>70</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E131" s="6">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F131" s="14">
         <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>71</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E132" s="6">
         <v>76</v>
       </c>
       <c r="F132" s="14">
         <v>29</v>
       </c>
     </row>
@@ -5070,51 +5070,51 @@
       </c>
       <c r="D133" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E133" s="6">
         <v>792</v>
       </c>
       <c r="F133" s="14">
         <v>27</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>73</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E134" s="6">
-        <v>1131</v>
+        <v>1129</v>
       </c>
       <c r="F134" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>74</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E135" s="6">
         <v>5948</v>
       </c>
       <c r="F135" s="14">
         <v>6</v>
       </c>
     </row>
@@ -5250,51 +5250,51 @@
       </c>
       <c r="D142" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E142" s="6">
         <v>358</v>
       </c>
       <c r="F142" s="14">
         <v>174</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>82</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E143" s="6">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="F143" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>83</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E144" s="6">
         <v>14154</v>
       </c>
       <c r="F144" s="14">
         <v>30</v>
       </c>
     </row>
@@ -5310,91 +5310,91 @@
       </c>
       <c r="D145" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="6">
         <v>285</v>
       </c>
       <c r="F145" s="14">
         <v>27</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>85</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E146" s="6">
-        <v>5536</v>
+        <v>5516</v>
       </c>
       <c r="F146" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>86</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E147" s="6">
-        <v>40282</v>
+        <v>40279</v>
       </c>
       <c r="F147" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>87</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E148" s="6">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="F148" s="14">
         <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>88</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E149" s="6">
         <v>240</v>
       </c>
       <c r="F149" s="14">
         <v>25</v>
       </c>
     </row>
@@ -5410,51 +5410,51 @@
       </c>
       <c r="D150" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E150" s="6">
         <v>508</v>
       </c>
       <c r="F150" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>90</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E151" s="6">
-        <v>3785</v>
+        <v>3745</v>
       </c>
       <c r="F151" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>91</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E152" s="6">
         <v>3238</v>
       </c>
       <c r="F152" s="14">
         <v>14</v>
       </c>
     </row>
@@ -5510,51 +5510,51 @@
       </c>
       <c r="D155" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E155" s="6">
         <v>99707</v>
       </c>
       <c r="F155" s="14">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>95</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E156" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F156" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>96</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E157" s="6">
         <v>2873</v>
       </c>
       <c r="F157" s="14">
         <v>12</v>
       </c>
     </row>
@@ -5610,91 +5610,91 @@
       </c>
       <c r="D160" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E160" s="6">
         <v>891</v>
       </c>
       <c r="F160" s="14">
         <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>100</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E161" s="6">
-        <v>741</v>
+        <v>711</v>
       </c>
       <c r="F161" s="14">
         <v>1.5</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>101</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E162" s="6">
-        <v>3927</v>
+        <v>3907</v>
       </c>
       <c r="F162" s="14">
         <v>1.5</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>102</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E163" s="6">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="F163" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>103</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E164" s="6">
         <v>5032</v>
       </c>
       <c r="F164" s="14">
         <v>3</v>
       </c>
     </row>
@@ -5910,91 +5910,91 @@
       </c>
       <c r="D175" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E175" s="6">
         <v>46853</v>
       </c>
       <c r="F175" s="14">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>115</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E176" s="6">
-        <v>2249</v>
+        <v>2229</v>
       </c>
       <c r="F176" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>116</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E177" s="6">
         <v>1075</v>
       </c>
       <c r="F177" s="14">
         <v>7</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>117</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E178" s="6">
-        <v>3155</v>
+        <v>3120</v>
       </c>
       <c r="F178" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>118</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E179" s="6">
         <v>912</v>
       </c>
       <c r="F179" s="14">
         <v>3</v>
       </c>
     </row>
@@ -6070,111 +6070,111 @@
       </c>
       <c r="D183" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E183" s="6">
         <v>918</v>
       </c>
       <c r="F183" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>123</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E184" s="6">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="F184" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>124</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E185" s="6">
-        <v>886</v>
+        <v>864</v>
       </c>
       <c r="F185" s="14">
         <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>125</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E186" s="6">
         <v>11718</v>
       </c>
       <c r="F186" s="14">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>126</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E187" s="6">
-        <v>50864</v>
+        <v>50862</v>
       </c>
       <c r="F187" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>127</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E188" s="6">
         <v>6054</v>
       </c>
       <c r="F188" s="14">
         <v>3</v>
       </c>
     </row>
@@ -6240,101 +6240,101 @@
       </c>
       <c r="D192" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E192" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F192" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>1</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E193" s="6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F193" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="3" t="s">
         <v>540</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="7"/>
       <c r="D194" s="6"/>
       <c r="E194" s="6"/>
       <c r="F194" s="14"/>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C195" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D195" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E195" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F195" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>1</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E196" s="6">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="F196" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>2</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E197" s="6">
         <v>140</v>
       </c>
       <c r="F197" s="14">
         <v>22</v>
       </c>
     </row>
@@ -6710,51 +6710,51 @@
       </c>
       <c r="D217" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E217" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F217" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>1</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>597</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>599</v>
       </c>
       <c r="E218" s="6">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F218" s="14">
         <v>170</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>2</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>602</v>
       </c>
       <c r="E219" s="6">
         <v>1</v>
       </c>
       <c r="F219" s="14">
         <v>420</v>
       </c>
     </row>
@@ -6820,71 +6820,71 @@
       </c>
       <c r="D223" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E223" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F223" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>1</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E224" s="6">
-        <v>1849</v>
+        <v>1819</v>
       </c>
       <c r="F224" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>2</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E225" s="6">
-        <v>1832</v>
+        <v>1802</v>
       </c>
       <c r="F225" s="14">
         <v>0.5</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>3</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E226" s="6">
         <v>20767</v>
       </c>
       <c r="F226" s="14">
         <v>0.6</v>
       </c>
     </row>