--- v1 (2026-06-09)
+++ v2 (2026-08-25)
@@ -7,2106 +7,2079 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$248</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$245</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
   <si>
     <t>Прайс-лист http://radiokomponent.com.ua</t>
   </si>
   <si>
     <t>Приборы, изделия, материалы</t>
   </si>
   <si>
     <t>Звук</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
-    <t>25779</t>
-[...7 lines deleted...]
-  <si>
     <t>28148</t>
   </si>
   <si>
     <t>Динамик 1ГДШ-9, 8 Ом</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dinamik-1gdsh-9-8-om/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dinamik-1gdsh-9-8-om/</t>
   </si>
   <si>
     <t>Электродвигатели</t>
   </si>
   <si>
     <t>25922</t>
   </si>
   <si>
     <t>Электродвигатель Д-82А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/elektrodvigatel-d-82a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/elektrodvigatel-d-82a/</t>
   </si>
   <si>
     <t>25962</t>
   </si>
   <si>
     <t>ДПР-42-Ф1-02 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25965</t>
   </si>
   <si>
     <t>ДПР-52-Н1-02  электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25966</t>
   </si>
   <si>
     <t>ДПР-52-Н1-03  электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25967</t>
   </si>
   <si>
     <t>ДПР-52-Н1-07А  электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25968</t>
   </si>
   <si>
     <t>ДПР-62-Н1-03 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25970</t>
   </si>
   <si>
     <t>ДПР-62-Н2-02 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25972</t>
   </si>
   <si>
     <t>ДПР-72-Ф6-06 с таходатчиком ТС-210 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25973</t>
   </si>
   <si>
     <t>ДПР-72-Н1-03 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25974</t>
   </si>
   <si>
     <t>ДПР-42-Н2-03 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25975</t>
   </si>
   <si>
     <t>ДПР-42-Н2-02 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25976</t>
   </si>
   <si>
     <t>ДГМ-0.1Б двигатель-генератор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dgm-01b-dvigatel-generator/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dgm-01b-dvigatel-generator/</t>
   </si>
   <si>
     <t>25977</t>
   </si>
   <si>
     <t>ДГ-0.1ТВ двигатель-генератор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dg-01tv-dvigatel-generator/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dg-01tv-dvigatel-generator/</t>
   </si>
   <si>
     <t>25978</t>
   </si>
   <si>
     <t>СБ-20-1ВП сельсин бесконтактный класс 2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/</t>
+    <t>https://radiokomponent.com.ua/ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/</t>
   </si>
   <si>
     <t>25979</t>
   </si>
   <si>
     <t>СКТ-232Д кл.0.35 вращающийся трансформатор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/</t>
+    <t>https://radiokomponent.com.ua/ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/</t>
   </si>
   <si>
     <t>25980</t>
   </si>
   <si>
     <t>СКТ-265Д кл.0.2 вращающийся трансформатор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/</t>
+    <t>https://radiokomponent.com.ua/ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/</t>
   </si>
   <si>
     <t>25991</t>
   </si>
   <si>
     <t>ДПМ-25-Н3-01 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25992</t>
   </si>
   <si>
     <t>5БВТ-Д ЛШ3.010.391 кл.2 трансформатор вращающийся</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/</t>
   </si>
   <si>
     <t>26014</t>
   </si>
   <si>
     <t>Электровентилятор ЭВ-0.7-1640</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/elektroventilyator-ev-07-1640/</t>
+    <t>https://radiokomponent.com.ua/ua/product/elektroventilyator-ev-07-1640/</t>
   </si>
   <si>
     <t>Блоки питания</t>
   </si>
   <si>
     <t>25291</t>
   </si>
   <si>
     <t>Блок питания 12V 180W 15A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/</t>
   </si>
   <si>
     <t>25332</t>
   </si>
   <si>
     <t xml:space="preserve"> Блок питания 12V 15W 1.25A Mini в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25334</t>
   </si>
   <si>
     <t>Блок питания 12V 48W 4A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25335</t>
   </si>
   <si>
     <t>Блок питания 12V 120W 10A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25336</t>
   </si>
   <si>
     <t>Блок питания 12V 80W 6.66A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25330-1</t>
   </si>
   <si>
     <t>Блок питания 12V 60W 5A mini в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>26849</t>
   </si>
   <si>
     <t>Блок питания 12V 36W 3A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>27438</t>
   </si>
   <si>
     <t>Блок питания 12V 100W 8.33A Mini в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>28463</t>
   </si>
   <si>
     <t>Блок питания 24V 60W 2,5A LONG в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-24v-60w-2-5a-long-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-60w-2-5a-long-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>28462</t>
   </si>
   <si>
     <t>Блок питания 24V 150W 6,25A LONG в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>Макетные платы</t>
   </si>
   <si>
     <t>23401</t>
   </si>
   <si>
     <t>Макетная плата 6.5x7 мм FR-4, 2 патч-дорожки для соединения проводов</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/</t>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/</t>
+  </si>
+  <si>
+    <t>20742</t>
+  </si>
+  <si>
+    <t>Макетная плата двусторонняя  50х70 мм с металлизацией отверстий 2.54 мм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-50kh70-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+  </si>
+  <si>
+    <t>20741</t>
+  </si>
+  <si>
+    <t>Макетная плата двусторонняя  40х60 мм с металлизацией отверстий 2.54 мм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-40kh60-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+  </si>
+  <si>
+    <t>20740</t>
+  </si>
+  <si>
+    <t>Макетная плата двусторонняя  30х70 мм с металлизацией отверстий 2.54 мм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-30kh70-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+  </si>
+  <si>
+    <t>20739</t>
+  </si>
+  <si>
+    <t>Макетная плата двусторонняя  20х80 мм с металлизацией отверстий 2.54 мм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-20kh80-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>22950</t>
   </si>
   <si>
     <t>Макетная плата 5*7 см гетинакс без лужения</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/maketnaya-plata-57-sm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-57-sm/</t>
+  </si>
+  <si>
+    <t>24189</t>
+  </si>
+  <si>
+    <t>Макетная плата двусторонняя 60х80 мм с металлизацией отверстий 2.54 мм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-60kh80-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>29504</t>
   </si>
   <si>
     <t>Макетная плата 60x80 мм односторонняя текстолит</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/maketnaya-plata-60x80-mm-odnostoronnyaya-tekstolit/</t>
+    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-60x80-mm-odnostoronnyaya-tekstolit/</t>
   </si>
   <si>
     <t>Термоусадочная трубка</t>
   </si>
   <si>
     <t>24961</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 1,0/0,5 КРАСНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/</t>
   </si>
   <si>
     <t>24962</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 1,0/0,5 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-15075-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/</t>
   </si>
   <si>
     <t>29519</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 2,0/1,0 СИНЯЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/</t>
   </si>
   <si>
     <t>24964</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 2,0/1,0 КРАСНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/</t>
   </si>
   <si>
     <t>29518</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 3,0/1,5 СИНЯЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/</t>
   </si>
   <si>
     <t>24966</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 2,0/1,0 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/</t>
   </si>
   <si>
     <t>24968</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 3,0/1,5 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/</t>
   </si>
   <si>
     <t>24969</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 4,0/2,0 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/</t>
   </si>
   <si>
     <t>24971</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 5,0/2,5 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-6030-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/</t>
   </si>
   <si>
     <t>Сердечники, магниты</t>
   </si>
   <si>
     <t>24176</t>
   </si>
   <si>
     <t>Сердечник М1100НМИ 7*4*2 тороидальный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/serdechnik-toroidalnyy-m1100nmi-742/</t>
+    <t>https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-742/</t>
   </si>
   <si>
     <t>24177</t>
   </si>
   <si>
     <t>Сердечник М1100НМИ 10*6*2 тороидальный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/serdechnik-toroidalnyy-m1100nmi-1062/</t>
+    <t>https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-1062/</t>
   </si>
   <si>
     <t>26362</t>
   </si>
   <si>
     <t>М400НН-19, 8х80, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26363</t>
   </si>
   <si>
     <t>М400НН, 9х100, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>26367</t>
   </si>
   <si>
     <t>М1000НН, К125х80х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/m6000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy-s-pokritiem/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26365</t>
   </si>
   <si>
     <t>М2000НМ, К40х25х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26366</t>
   </si>
   <si>
     <t>М3000НМ6, К38х24х7 (с фаской), Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26368</t>
   </si>
   <si>
     <t>М2500НМ, К80х40х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26369</t>
   </si>
   <si>
     <t>М2000НМ, К45х28х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26370</t>
   </si>
   <si>
     <t>М1500НМ, К32х16х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26372</t>
   </si>
   <si>
     <t>М3000НМ-6, К40х25х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26373</t>
   </si>
   <si>
     <t>М6000НМ, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26374</t>
   </si>
   <si>
     <t>М2000НМ, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26375</t>
   </si>
   <si>
     <t>М2000НМ1-36, К32х20х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26376</t>
   </si>
   <si>
     <t>М2000НМ1-36, К32х16х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26377</t>
   </si>
   <si>
     <t>М4000НМ, К55,5х32,6х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26378</t>
   </si>
   <si>
     <t>М4000НМ, К35х4,5х20, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26379</t>
   </si>
   <si>
     <t>М2500НМС1, К50х4,5х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26380</t>
   </si>
   <si>
     <t>М600НН, К125х80х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26381</t>
   </si>
   <si>
     <t>М4000НМ, К63х38х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26392</t>
   </si>
   <si>
     <t>М2000НМ, К10х6х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26411</t>
   </si>
   <si>
     <t>М2000НМ, Ш12х15 (=E42/21/15)(1 шт.), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>26412</t>
   </si>
   <si>
     <t>М1500НМ3, ПТ4,5х1,5х20, Сердечник ферритовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/</t>
   </si>
   <si>
     <t>26414</t>
   </si>
   <si>
     <t>М3000НМ, К32х18,5х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26466</t>
   </si>
   <si>
     <t>М1500НМ3-29, ПС6х25, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26473</t>
   </si>
   <si>
     <t>М2000НМ1-16, ПС4,5х21, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26479</t>
   </si>
   <si>
     <t>М2000НМ1, К45х28х16, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26480</t>
   </si>
   <si>
     <t>М1500НМ1, К45х28х16, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26481</t>
   </si>
   <si>
     <t>М2000НМ, ПС3,5х13, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26482</t>
   </si>
   <si>
     <t>М2000НМ, ПС6х22, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26484</t>
   </si>
   <si>
     <t>М600НН, С3х20, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26486</t>
   </si>
   <si>
     <t>М400НН, К17,5х8,5х6,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26487</t>
   </si>
   <si>
     <t>М400НН, С10х40, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26661</t>
   </si>
   <si>
     <t>М6000НМ, К25х14,5х10, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26662</t>
   </si>
   <si>
     <t>М600НН, К15х5,5х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26663</t>
   </si>
   <si>
     <t>М100НН-4, К32х20х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26664</t>
   </si>
   <si>
     <t>М900НМ, С15х100, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>26665</t>
   </si>
   <si>
     <t>ETD44/22/15 М2500НМС1 зазор 1мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>26666</t>
   </si>
   <si>
     <t>ETD44/22/15 М2500НМС1 зазор 2мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>26667</t>
   </si>
   <si>
     <t>М600НН-13, К21х9х13 (ПЯ7178535-04), Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26669</t>
   </si>
   <si>
     <t>М3000НМ, К38х24х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/</t>
   </si>
   <si>
     <t>26671</t>
   </si>
   <si>
     <t>М400НН, К32х20х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26735</t>
   </si>
   <si>
     <t>М2000НМ, К40х25х7,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26736</t>
   </si>
   <si>
     <t>М2000НМ, К38х24х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26737</t>
   </si>
   <si>
     <t>М1500НМ9, К38х24х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26738</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 74х36х18 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26739</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 68х32х16 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26740</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 59х30х16 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26741</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 39х24х12 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26752</t>
   </si>
   <si>
     <t>М400НН, С7,9х70, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>26754</t>
   </si>
   <si>
     <t>М900НМС, К50х13х21, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26755</t>
   </si>
   <si>
     <t>М900НМС, К20х6х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28022</t>
   </si>
   <si>
     <t>М 0,37Вт-1 К2х1.3х0.7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28083</t>
   </si>
   <si>
     <t>М1500НМ, К12х8х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28084</t>
   </si>
   <si>
     <t>М2000НМ, К12х8х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28085</t>
   </si>
   <si>
     <t>М2500НМ1, К16х8х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28087</t>
   </si>
   <si>
     <t>М1500НМ3-34, К16х8х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28088</t>
   </si>
   <si>
     <t>ОСМ2000НМ1-51, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28089</t>
   </si>
   <si>
     <t>М2000НМ1-Б, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28090</t>
   </si>
   <si>
     <t>М2000НМ1-17, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28091</t>
   </si>
   <si>
     <t>М100НН, К70х50х10, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/m2500nms2-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28093</t>
   </si>
   <si>
     <t>М1500НМ3-34, К16х10х4,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28095</t>
   </si>
   <si>
     <t>М2000НМ1-36, К17,5х8х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28096</t>
   </si>
   <si>
     <t>М1500НМ3-34, К17,5х8х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/</t>
   </si>
   <si>
     <t>28098</t>
   </si>
   <si>
     <t>8БИ240, К21х6,7х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/m2000nm-39-k40kh25kh11-serdechnik-ferritovyy-koltsevoy-s-pokritiem/</t>
+    <t>https://radiokomponent.com.ua/ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28102</t>
   </si>
   <si>
     <t>М1000НМ3-5, К45х28х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28103</t>
   </si>
   <si>
     <t>М2000НМ3-5, К45х28х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28104</t>
   </si>
   <si>
     <t>М2000НМ, К20х6х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28105</t>
   </si>
   <si>
     <t>М1500НМ3-34, К40х25х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28106</t>
   </si>
   <si>
     <t>М1500НМ3-34, К20х12х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28107</t>
   </si>
   <si>
     <t>М1000НМ3-5, К20х12х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28108</t>
   </si>
   <si>
     <t>М1000НМ, К28х16х9, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28110</t>
   </si>
   <si>
     <t>М2000НМ1-36, К31х18,5х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>27112</t>
   </si>
   <si>
     <t>М2000НМ, К35х4,5х20, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28113</t>
   </si>
   <si>
     <t>М900НМС6, К40х11х24, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28114</t>
   </si>
   <si>
     <t>М2000НМ-39, К32х20х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28116</t>
   </si>
   <si>
     <t>М600НН, К50х11х26, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28117</t>
   </si>
   <si>
     <t>М100НН-4, К40х25х7,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28118</t>
   </si>
   <si>
     <t>М2500НМС, С12х75, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>28119</t>
   </si>
   <si>
     <t>М2000НМ, С12х75, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/</t>
   </si>
   <si>
     <t>28120</t>
   </si>
   <si>
     <t>М600НН, С3х32, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28121</t>
   </si>
   <si>
     <t>М2000НМ1-16, ПС4,5х15, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28122</t>
   </si>
   <si>
     <t>М400НН-5, Ч22 (комплект), Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28123</t>
   </si>
   <si>
     <t>М2000НМ (3М75), Ч26 (комплект), Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28124</t>
   </si>
   <si>
     <t>М2000НМ, Ч30 (комплект), Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28125</t>
   </si>
   <si>
     <t>М30ВН-20, Ч7х4,9, Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28126</t>
   </si>
   <si>
     <t>М2000НМ, С10х56, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>28127</t>
   </si>
   <si>
     <t>ETD29/16/9 М2500НМС2-1 без зазора. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28128</t>
   </si>
   <si>
     <t>М6000НМ, Ш4х8  (=E16/8/8)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28129</t>
   </si>
   <si>
     <t>5М74 (М2500НМС1), Ш4х4  (=E16/8/4)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28130</t>
   </si>
   <si>
     <t>ETD44/22/15 М2500НМС1 ,без зазора Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28214</t>
   </si>
   <si>
     <t>М2000НМ, Ш7х7  (=E25/13/7)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28215</t>
   </si>
   <si>
     <t>М2000НМ, Ш6х6  (=E24/12/6) зазор 2х1,8 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/</t>
   </si>
   <si>
     <t>28216</t>
   </si>
   <si>
     <t>М2500НМ, Ш12х15 (=E42/21/15) зазор 1,2 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28217</t>
   </si>
   <si>
     <t>М2000НМ1, 9,2х66, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>28218</t>
   </si>
   <si>
     <t>М1000НМ9, К7х4х2, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nm9-k7kh4kh2-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nm9-k7kh4kh2-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28219</t>
   </si>
   <si>
     <t>М1500НМ1-Б, К5х3х1,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28220</t>
   </si>
   <si>
     <t>М1000НМ-3, К9х6х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28221</t>
   </si>
   <si>
     <t>М2000НМ, К10х6х4,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28225</t>
   </si>
   <si>
     <t>М2500НМ, Ш12х15 (=E42/21/15) зазор 2х1,5 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28227</t>
   </si>
   <si>
     <t>М1000НН5, Ш7х14 (=E30/15/14) (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28228</t>
   </si>
   <si>
     <t>М2500НМC1 ППК 39х35х15 (комплект), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>28230</t>
   </si>
   <si>
     <t>М2000НМ, Ш6х6  (=E24/12/6) зазор 2х0,7 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/</t>
   </si>
   <si>
     <t>28231</t>
   </si>
   <si>
     <t>ETD45/17/18 М2500НМС1 зазор 1мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28232</t>
   </si>
   <si>
     <t>М2500НМС2, Ш12х20 (=E42/21/20) зазор 1,0 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28233</t>
   </si>
   <si>
     <t>М2500НМС2, Ш12х20 (=E42/21/20) зазор 2х1,0 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28234</t>
   </si>
   <si>
     <t>М2500НМС1-14, Ш12х20 (=E42/21/20) без зазора (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28236</t>
   </si>
   <si>
     <t>М2500НМС2, Ш12х15 (=E42/21/15)(1 шт.), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28229</t>
   </si>
   <si>
     <t>ETD40/20/12 М2500НМС2 зазор 0,8мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28359</t>
   </si>
   <si>
     <t>М2500НМС2, 7,5х45, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28363</t>
   </si>
   <si>
     <t>М400НН-19, С8Х63, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28399</t>
   </si>
   <si>
     <t>М400НН-11, Т10х8х25, Сердечник ферритовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/</t>
   </si>
   <si>
     <t>28425</t>
   </si>
   <si>
     <t>М600НН-13, 4х45, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28426</t>
   </si>
   <si>
     <t>М2000НМ3, К10х6х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28427</t>
   </si>
   <si>
     <t>М6000НМ, К10х6х4,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m6000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m6000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28459</t>
   </si>
   <si>
     <t>500НМГС (7М62), ПР6х1х25, Ферритовый подстроечный сердечник</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/</t>
   </si>
   <si>
     <t>28460</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 50х21х12 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>28464</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 47х21х11 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/m400nn-k12kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>28908</t>
   </si>
   <si>
     <t>М30ВН, С8,5х105, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>29014</t>
   </si>
   <si>
     <t>М2500НМС2, Ш4х4  (=E16/8/4)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>29015</t>
   </si>
   <si>
     <t>М2500НМС2, ПС4х15, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>29017</t>
   </si>
   <si>
     <t>М2000НМ, ПС5х20, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>29060</t>
   </si>
   <si>
     <t>М4000НМ, К16х8х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>29125</t>
   </si>
   <si>
     <t>М2000НМ, ГТ12,8х4,5х14,9, Сердечник ферритовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/</t>
   </si>
   <si>
     <t>Radio-Kits</t>
   </si>
   <si>
     <t>28990</t>
   </si>
   <si>
     <t>Регулятор мощности AC 220V 1kW  2 клеммника</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/regulyator-moshchnosti-ac-220v-1kw-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/regulyator-moshchnosti-ac-220v-1kw-1/</t>
   </si>
   <si>
     <t>Корпуса</t>
   </si>
   <si>
     <t>24734</t>
   </si>
   <si>
     <t>Корпус 87Х74Х26мм с ушами</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/korpus-87kh74kh26mm-s-ushami/</t>
+    <t>https://radiokomponent.com.ua/ua/product/korpus-87kh74kh26mm-s-ushami/</t>
   </si>
   <si>
     <t>24719</t>
   </si>
   <si>
     <t>Корпус К156.15-1 металлостеклянный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/korpus-k15615-1-metallosteklyannyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/korpus-k15615-1-metallosteklyannyy/</t>
   </si>
   <si>
     <t>24720</t>
   </si>
   <si>
     <t>Корпус К157.29-2 металлостеклянный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/korpus-k15729-2-metallosteklyannyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/korpus-k15729-2-metallosteklyannyy/</t>
   </si>
   <si>
     <t>24721</t>
   </si>
   <si>
     <t>Корпус К155.15-2 металлостеклянный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/korpus-k15515-2-metallosteklyannyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/korpus-k15515-2-metallosteklyannyy/</t>
   </si>
   <si>
     <t>Готовые изделия</t>
   </si>
   <si>
     <t>21643</t>
   </si>
   <si>
     <t>Модуль МПЕ5-3.3</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/modul-mpye5-33/</t>
+    <t>https://radiokomponent.com.ua/ua/product/modul-mpye5-33/</t>
   </si>
   <si>
     <t>22841</t>
   </si>
   <si>
     <t>Модуль DC/DC TME1215S</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/modul-dcdc-tme1215s/</t>
+    <t>https://radiokomponent.com.ua/ua/product/modul-dcdc-tme1215s/</t>
   </si>
   <si>
     <t>23532</t>
   </si>
   <si>
     <t>TEN 15-4813 DC/DC конвертор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/ten-15-4813-dcdc-konvertor/</t>
+    <t>https://radiokomponent.com.ua/ua/product/ten-15-4813-dcdc-konvertor/</t>
   </si>
   <si>
     <t>23853</t>
   </si>
   <si>
     <t>ND-6018, модуль ввода сигнала с термопары, 8 каналов</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/</t>
   </si>
   <si>
     <t>23854</t>
   </si>
   <si>
     <t>ND-6012, 1-канальный модуль аналогового ввода</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/</t>
   </si>
   <si>
     <t>23855</t>
   </si>
   <si>
     <t>ND-6021, модуль аналогового вывода, 1 канал</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/</t>
   </si>
   <si>
     <t>23856</t>
   </si>
   <si>
     <t>ND-6050, модуль дискретного ввода/вывода, 7xDI, 8xDO</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/</t>
   </si>
   <si>
     <t>23857</t>
   </si>
   <si>
     <t>ND-6060, модуль ввода-вывода, 4 канала вывода реле</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/</t>
   </si>
   <si>
     <t>23858</t>
   </si>
   <si>
     <t>ND-6510, Повторитель RS-485/RS-422</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6510-povtoritel-rs-485rs-422/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6510-povtoritel-rs-485rs-422/</t>
   </si>
   <si>
     <t>23859</t>
   </si>
   <si>
     <t>ND-6052, 8-ми канальный изолированный модуль цифрового ввода</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/</t>
+    <t>https://radiokomponent.com.ua/ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/</t>
   </si>
   <si>
     <t>24264</t>
   </si>
   <si>
     <t>Логика Т-101У2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/logika-t-101u2/</t>
+    <t>https://radiokomponent.com.ua/ua/product/logika-t-101u2/</t>
   </si>
   <si>
     <t>24265</t>
   </si>
   <si>
     <t>Логика Т-106У2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/logika-t-106u2/</t>
+    <t>https://radiokomponent.com.ua/ua/product/logika-t-106u2/</t>
   </si>
   <si>
     <t>24267</t>
   </si>
   <si>
     <t>Логика Т-202У2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/logika-t-202u2/</t>
+    <t>https://radiokomponent.com.ua/ua/product/logika-t-202u2/</t>
   </si>
   <si>
     <t>24268</t>
   </si>
   <si>
     <t>Логика Т-402У2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/logika-t-402u2/</t>
+    <t>https://radiokomponent.com.ua/ua/product/logika-t-402u2/</t>
   </si>
   <si>
     <t>Приборы</t>
   </si>
   <si>
     <t>21642</t>
   </si>
   <si>
     <t>Микроамперметр М42306 0-50мкА 2.5кл</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/mikroampermetr-m42306-0-50ma-25kl/</t>
+    <t>https://radiokomponent.com.ua/ua/product/mikroampermetr-m42306-0-50ma-25kl/</t>
   </si>
   <si>
     <t>24037</t>
   </si>
   <si>
     <t>Амперметр М381-200А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/ampermetr-m381-200a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/ampermetr-m381-200a/</t>
   </si>
   <si>
     <t>26091</t>
   </si>
   <si>
     <t>Гирополукомпас ГПК-48</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/giropolukompas-gpk-48/</t>
+    <t>https://radiokomponent.com.ua/ua/product/giropolukompas-gpk-48/</t>
   </si>
   <si>
     <t>28410</t>
   </si>
   <si>
     <t>Амперметр Э365-1 50А AC</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/ampermetr-e365-1-50a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/ampermetr-e365-1-50a/</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>22951</t>
   </si>
   <si>
     <t>Теплопроводящая прокладка под транзистор TO-220(силикон)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/</t>
+    <t>https://radiokomponent.com.ua/ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/</t>
   </si>
   <si>
     <t>22952</t>
   </si>
   <si>
     <t>Термостойкая втулка под транзистор TO-220, TO-3, TO-247</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/</t>
   </si>
   <si>
     <t>23761</t>
   </si>
   <si>
     <t>Шайба 5 мм плоская латунная никелированная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/</t>
   </si>
   <si>
     <t>23762</t>
   </si>
   <si>
     <t>Шайба  4 мм плоская никелированная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/shayba-ploskaya-nikelirovannaya-4-mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/shayba-ploskaya-nikelirovannaya-4-mm/</t>
   </si>
   <si>
     <t>23763</t>
   </si>
   <si>
     <t>Гайка  М5 латунная никелированная шестигранная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/</t>
   </si>
   <si>
     <t>23764</t>
   </si>
   <si>
     <t>Лепесток М5 латунный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/lepestok-m5-latunnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy/</t>
   </si>
   <si>
     <t>23765</t>
   </si>
   <si>
     <t>Гайка  М5 латунная никелированная шестигранная низкая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/</t>
   </si>
   <si>
     <t>23766</t>
   </si>
   <si>
     <t>Гайка  М4 латунная никелированная шестигранная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/</t>
   </si>
   <si>
     <t>26233</t>
   </si>
   <si>
     <t>Лепесток М4 латунный укороченный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/lepestok-m4-latunnyy-ukorochennyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/lepestok-m4-latunnyy-ukorochennyy/</t>
   </si>
   <si>
     <t>26235</t>
   </si>
   <si>
     <t>Лепесток М6 латунный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/lepestok-m6-latunnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/lepestok-m6-latunnyy/</t>
   </si>
   <si>
     <t>26346</t>
   </si>
   <si>
     <t>Прокладка слюдяная ТО-3</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/prokladka-slyudyanaya-to-3/</t>
+    <t>https://radiokomponent.com.ua/ua/product/prokladka-slyudyanaya-to-3/</t>
   </si>
   <si>
     <t>26461</t>
   </si>
   <si>
     <t>Фланец для П213-217, П605, П701 ...</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/flanets-dlya-p213/</t>
+    <t>https://radiokomponent.com.ua/ua/product/flanets-dlya-p213/</t>
   </si>
   <si>
     <t>26462</t>
   </si>
   <si>
     <t>Фланец для П213-217, П605, П701 ... вар.2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/flanets-dlya-p213-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/flanets-dlya-p213-1/</t>
   </si>
   <si>
     <t>27958</t>
   </si>
   <si>
     <t>Лепесток М5 латунный увеличенный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/lepestok-m5-latunnyy-enlarged/</t>
+    <t>https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy-enlarged/</t>
   </si>
   <si>
     <t>28758</t>
   </si>
   <si>
     <t>Фланец для П210, КТ802, КТ803, КТ805 ... вар.2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/flanets-dlya-kt802-kt803-kt805-var2/</t>
+    <t>https://radiokomponent.com.ua/ua/product/flanets-dlya-kt802-kt803-kt805-var2/</t>
   </si>
   <si>
     <t>Разное</t>
   </si>
   <si>
     <t>22450</t>
   </si>
   <si>
     <t>Подложка керамическая ВК-94-1 30×48×1 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/</t>
   </si>
   <si>
     <t>25126</t>
   </si>
   <si>
     <t>Подшипник  2000087 7x14x4</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/podshipnik-2000087-7x14x4/</t>
+    <t>https://radiokomponent.com.ua/ua/product/podshipnik-2000087-7x14x4/</t>
   </si>
   <si>
     <t>25913</t>
   </si>
   <si>
     <t>Пусковое сопротивление ПС-250-0,12</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/puskovoe-soprotivlenie-ps-250-012/</t>
+    <t>https://radiokomponent.com.ua/ua/product/puskovoe-soprotivlenie-ps-250-012/</t>
   </si>
   <si>
     <t>26012</t>
   </si>
   <si>
     <t>Манометр дистанционный электрический ЭДМУ-150</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/</t>
+    <t>https://radiokomponent.com.ua/ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/</t>
   </si>
   <si>
     <t>27754</t>
   </si>
   <si>
     <t>Зарядка автомобильная 2 USB/2.1A/1A черная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/</t>
   </si>
   <si>
     <t>27755</t>
   </si>
   <si>
     <t>Зарядка автомобильная 2 USB/2.1A/1A белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/</t>
   </si>
   <si>
     <t>27861</t>
   </si>
   <si>
     <t>Подложка поликоровая ПК1 30×24×0,5 мм с односторонней полировкой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/</t>
   </si>
   <si>
     <t>27863</t>
   </si>
   <si>
     <t>Термокатушка ТК-1-1А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termokatushka-tk-1-1a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1a/</t>
   </si>
   <si>
     <t>27864</t>
   </si>
   <si>
     <t>Термокатушка ТК-1-1,5А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/termokatushka-tk-1-1-5a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1-5a/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2492,62 +2465,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/mikrofon-elektretnyy-625mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dinamik-1gdsh-9-8-om/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/elektrodvigatel-d-82a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dgm-01b-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dg-01tv-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/elektroventilyator-ev-07-1640/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-24v-60w-2-5a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-57-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-60x80-mm-odnostoronnyaya-tekstolit/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-15075-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-6030-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/serdechnik-toroidalnyy-m1100nmi-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/serdechnik-toroidalnyy-m1100nmi-1062/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy-s-pokritiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-39-k40kh25kh11-serdechnik-ferritovyy-koltsevoy-s-pokritiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm9-k7kh4kh2-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-k12kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/regulyator-moshchnosti-ac-220v-1kw-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-87kh74kh26mm-s-ushami/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-k15615-1-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-k15729-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-k15515-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/modul-mpye5-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/modul-dcdc-tme1215s/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/ten-15-4813-dcdc-konvertor/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6510-povtoritel-rs-485rs-422/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/logika-t-101u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/logika-t-106u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/logika-t-202u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/logika-t-402u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/mikroampermetr-m42306-0-50ma-25kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/ampermetr-m381-200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/giropolukompas-gpk-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/ampermetr-e365-1-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/shayba-ploskaya-nikelirovannaya-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m5-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m4-latunnyy-ukorochennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m6-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/prokladka-slyudyanaya-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/flanets-dlya-p213/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/flanets-dlya-p213-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m5-latunnyy-enlarged/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/flanets-dlya-kt802-kt803-kt805-var2/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/podshipnik-2000087-7x14x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/puskovoe-soprotivlenie-ps-250-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termokatushka-tk-1-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termokatushka-tk-1-1-5a/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dinamik-1gdsh-9-8-om/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/elektrodvigatel-d-82a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dgm-01b-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dg-01tv-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/elektroventilyator-ev-07-1640/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-60w-2-5a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-50kh70-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-40kh60-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-30kh70-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-20kh80-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-57-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-60kh80-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-60x80-mm-odnostoronnyaya-tekstolit/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-1062/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm9-k7kh4kh2-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/regulyator-moshchnosti-ac-220v-1kw-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-87kh74kh26mm-s-ushami/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-k15615-1-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-k15729-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-k15515-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-mpye5-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-dcdc-tme1215s/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/ten-15-4813-dcdc-konvertor/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6510-povtoritel-rs-485rs-422/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-101u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-106u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-202u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-402u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/mikroampermetr-m42306-0-50ma-25kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/ampermetr-m381-200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/giropolukompas-gpk-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/ampermetr-e365-1-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/shayba-ploskaya-nikelirovannaya-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m4-latunnyy-ukorochennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m6-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prokladka-slyudyanaya-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/flanets-dlya-p213/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/flanets-dlya-p213-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy-enlarged/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/flanets-dlya-kt802-kt803-kt805-var2/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/podshipnik-2000087-7x14x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/puskovoe-soprotivlenie-ps-250-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1-5a/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F249"/>
+  <dimension ref="A1:F246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F249" sqref="F249"/>
+      <selection activeCell="F246" sqref="F246"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2580,4853 +2553,4793 @@
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
+        <v>120</v>
+      </c>
+      <c r="F7" s="14">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="14"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="14">
-[...10 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="B9" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>1</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="6">
-[...7 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E10" s="6">
+        <v>296</v>
+      </c>
+      <c r="F10" s="14">
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="6">
-        <v>296</v>
+        <v>48</v>
       </c>
       <c r="F11" s="14">
-        <v>280</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F12" s="14">
-        <v>1995</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="6">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F13" s="14">
-        <v>2850</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F14" s="14">
-        <v>1995</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="6">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="F15" s="14">
-        <v>1425</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="6">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="F16" s="14">
-        <v>4275</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F17" s="14">
         <v>2850</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F18" s="14">
-        <v>2850</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F19" s="14">
-        <v>4275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F20" s="14">
-        <v>600</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F21" s="14">
-        <v>1425</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="6">
-        <v>5</v>
+        <v>547</v>
       </c>
       <c r="F22" s="14">
-        <v>4275</v>
+        <v>430</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="6">
-        <v>547</v>
+        <v>121</v>
       </c>
       <c r="F23" s="14">
         <v>430</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="6">
-        <v>121</v>
+        <v>429</v>
       </c>
       <c r="F24" s="14">
         <v>430</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="6">
-        <v>429</v>
+        <v>72</v>
       </c>
       <c r="F25" s="14">
-        <v>430</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="6">
-        <v>72</v>
+        <v>403</v>
       </c>
       <c r="F26" s="14">
-        <v>2850</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="6">
-        <v>403</v>
+        <v>140</v>
       </c>
       <c r="F27" s="14">
-        <v>8550</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E28" s="6">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="F28" s="14">
-        <v>2850</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
-[...2 lines deleted...]
-      <c r="B29" s="10" t="s">
+      <c r="A29" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C29" s="7" t="s">
+      <c r="B29" s="6"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="14"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5">
+        <v>1</v>
+      </c>
+      <c r="B31" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="C31" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="E29" s="6">
-[...7 lines deleted...]
-      <c r="A30" s="3" t="s">
+      <c r="D31" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="B30" s="6"/>
-[...6 lines deleted...]
-      <c r="A31" s="4" t="s">
+      <c r="E31" s="6">
         <v>3</v>
       </c>
-      <c r="B31" s="9" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="F31" s="14">
+        <v>520</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F32" s="14">
-        <v>520</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E33" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F33" s="14">
-        <v>130</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F34" s="14">
-        <v>185</v>
+        <v>370</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E35" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F35" s="14">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E36" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F36" s="14">
-        <v>345</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E37" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F37" s="14">
-        <v>225</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E38" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F38" s="14">
-        <v>160</v>
+        <v>365</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F39" s="14">
-        <v>365</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="6">
+        <v>2</v>
+      </c>
+      <c r="F40" s="14">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="14"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5">
         <v>1</v>
       </c>
-      <c r="F40" s="14">
-[...10 lines deleted...]
-      <c r="C41" s="7" t="s">
+      <c r="B43" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="D41" s="6" t="s">
+      <c r="C43" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="E41" s="6">
-[...7 lines deleted...]
-      <c r="A42" s="3" t="s">
+      <c r="D43" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B42" s="6"/>
-[...21 lines deleted...]
-      <c r="F43" s="15" t="s">
+      <c r="E43" s="6">
         <v>8</v>
+      </c>
+      <c r="F43" s="14">
+        <v>0.7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E44" s="6">
-        <v>8</v>
+        <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>0.7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E45" s="6">
-        <v>478</v>
+        <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="6">
+        <v>1000</v>
+      </c>
+      <c r="F46" s="14">
         <v>12</v>
       </c>
-      <c r="F46" s="14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="3" t="s">
+      <c r="A47" s="5">
+        <v>5</v>
+      </c>
+      <c r="B47" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="B47" s="6"/>
-[...3 lines deleted...]
-      <c r="F47" s="14"/>
+      <c r="C47" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E47" s="6">
+        <v>1000</v>
+      </c>
+      <c r="F47" s="14">
+        <v>8</v>
+      </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D48" s="12" t="s">
+      <c r="A48" s="5">
         <v>6</v>
       </c>
-      <c r="E48" s="13" t="s">
+      <c r="B48" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E48" s="6">
+        <v>469</v>
+      </c>
+      <c r="F48" s="14">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E49" s="6">
-        <v>193</v>
+        <v>1000</v>
       </c>
       <c r="F49" s="14">
-        <v>4</v>
+        <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
+        <v>8</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E50" s="6">
         <v>2</v>
       </c>
-      <c r="B50" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F50" s="14">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B51" s="6"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="14"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="9" t="s">
         <v>4</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="F52" s="14">
+      <c r="C52" s="11" t="s">
         <v>5</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E53" s="6">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="F53" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E54" s="6">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="F54" s="14">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="6">
-        <v>198</v>
+        <v>391</v>
       </c>
       <c r="F55" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="6">
-        <v>392</v>
+        <v>191</v>
       </c>
       <c r="F56" s="14">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E57" s="6">
-        <v>192</v>
+        <v>391</v>
       </c>
       <c r="F57" s="14">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E58" s="6">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F58" s="14">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E59" s="6">
-        <v>193</v>
+        <v>386</v>
       </c>
       <c r="F59" s="14">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="3" t="s">
+      <c r="A60" s="5">
+        <v>8</v>
+      </c>
+      <c r="B60" s="10" t="s">
         <v>148</v>
       </c>
-      <c r="B60" s="6"/>
-[...3 lines deleted...]
-      <c r="F60" s="14"/>
+      <c r="C60" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E60" s="6">
+        <v>178</v>
+      </c>
+      <c r="F60" s="14">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="4" t="s">
+      <c r="A61" s="5">
+        <v>9</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E61" s="6">
+        <v>191</v>
+      </c>
+      <c r="F61" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="6"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="14"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B61" s="9" t="s">
+      <c r="B63" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C61" s="11" t="s">
+      <c r="C63" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D61" s="12" t="s">
+      <c r="D63" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E61" s="13" t="s">
+      <c r="E63" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F61" s="15" t="s">
+      <c r="F63" s="15" t="s">
         <v>8</v>
-      </c>
-[...38 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E64" s="6">
-        <v>4255</v>
+        <v>5757</v>
       </c>
       <c r="F64" s="14">
-        <v>16</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="6">
-        <v>1060</v>
+        <v>3712</v>
       </c>
       <c r="F65" s="14">
-        <v>28</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E66" s="6">
-        <v>34</v>
+        <v>4252</v>
       </c>
       <c r="F66" s="14">
-        <v>340</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E67" s="6">
-        <v>73</v>
+        <v>1060</v>
       </c>
       <c r="F67" s="14">
-        <v>40</v>
+        <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E68" s="6">
-        <v>3957</v>
+        <v>32</v>
       </c>
       <c r="F68" s="14">
-        <v>30</v>
+        <v>340</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E69" s="6">
-        <v>13719</v>
+        <v>3942</v>
       </c>
       <c r="F69" s="14">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E70" s="6">
-        <v>6</v>
+        <v>13719</v>
       </c>
       <c r="F70" s="14">
-        <v>350</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E71" s="6">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="F71" s="14">
-        <v>28</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E72" s="6">
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="F72" s="14">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E73" s="6">
-        <v>593</v>
+        <v>134</v>
       </c>
       <c r="F73" s="14">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E74" s="6">
-        <v>49</v>
+        <v>593</v>
       </c>
       <c r="F74" s="14">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E75" s="6">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="F75" s="14">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E76" s="6">
-        <v>1914</v>
+        <v>28</v>
       </c>
       <c r="F76" s="14">
-        <v>12</v>
+        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E77" s="6">
-        <v>3363</v>
+        <v>1864</v>
       </c>
       <c r="F77" s="14">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E78" s="6">
-        <v>79</v>
+        <v>3359</v>
       </c>
       <c r="F78" s="14">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E79" s="6">
-        <v>285</v>
+        <v>79</v>
       </c>
       <c r="F79" s="14">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="6">
-        <v>797</v>
+        <v>285</v>
       </c>
       <c r="F80" s="14">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="6">
-        <v>19</v>
+        <v>797</v>
       </c>
       <c r="F81" s="14">
-        <v>340</v>
+        <v>43</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E82" s="6">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="F82" s="14">
-        <v>40</v>
+        <v>340</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E83" s="6">
-        <v>3643</v>
+        <v>94</v>
       </c>
       <c r="F83" s="14">
-        <v>2</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E84" s="6">
-        <v>3020</v>
+        <v>2633</v>
       </c>
       <c r="F84" s="14">
-        <v>32</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="6">
-        <v>10580</v>
+        <v>3020</v>
       </c>
       <c r="F85" s="14">
-        <v>3</v>
+        <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="6">
-        <v>397</v>
+        <v>10530</v>
       </c>
       <c r="F86" s="14">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="6">
-        <v>916</v>
+        <v>297</v>
       </c>
       <c r="F87" s="14">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E88" s="6">
-        <v>33317</v>
+        <v>916</v>
       </c>
       <c r="F88" s="14">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E89" s="6">
-        <v>5</v>
+        <v>33317</v>
       </c>
       <c r="F89" s="14">
-        <v>58</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E90" s="6">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="F90" s="14">
-        <v>58</v>
+        <v>75</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E91" s="6">
-        <v>12979</v>
+        <v>126</v>
       </c>
       <c r="F91" s="14">
-        <v>1.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E92" s="6">
-        <v>5937</v>
+        <v>12979</v>
       </c>
       <c r="F92" s="14">
-        <v>5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="6">
-        <v>2867</v>
+        <v>5937</v>
       </c>
       <c r="F93" s="14">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E94" s="6">
-        <v>30</v>
+        <v>2667</v>
       </c>
       <c r="F94" s="14">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E95" s="6">
-        <v>389</v>
+        <v>30</v>
       </c>
       <c r="F95" s="14">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E96" s="6">
-        <v>3385</v>
+        <v>389</v>
       </c>
       <c r="F96" s="14">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E97" s="6">
-        <v>4112</v>
+        <v>3385</v>
       </c>
       <c r="F97" s="14">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E98" s="6">
-        <v>186</v>
+        <v>4112</v>
       </c>
       <c r="F98" s="14">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E99" s="6">
-        <v>62</v>
+        <v>186</v>
       </c>
       <c r="F99" s="14">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E100" s="6">
-        <v>2017</v>
+        <v>57</v>
       </c>
       <c r="F100" s="14">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E101" s="6">
-        <v>4</v>
+        <v>2017</v>
       </c>
       <c r="F101" s="14">
         <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E102" s="6">
-        <v>859</v>
+        <v>4</v>
       </c>
       <c r="F102" s="14">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E103" s="6">
-        <v>663</v>
+        <v>859</v>
       </c>
       <c r="F103" s="14">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E104" s="6">
-        <v>145</v>
+        <v>643</v>
       </c>
       <c r="F104" s="14">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E105" s="6">
-        <v>101</v>
+        <v>137</v>
       </c>
       <c r="F105" s="14">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E106" s="6">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="F106" s="14">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E107" s="6">
-        <v>519</v>
+        <v>34</v>
       </c>
       <c r="F107" s="14">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E108" s="6">
-        <v>66</v>
+        <v>497</v>
       </c>
       <c r="F108" s="14">
-        <v>64</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E109" s="6">
-        <v>2172</v>
+        <v>58</v>
       </c>
       <c r="F109" s="14">
-        <v>42</v>
+        <v>64</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E110" s="6">
-        <v>236</v>
+        <v>2162</v>
       </c>
       <c r="F110" s="14">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E111" s="6">
-        <v>31</v>
+        <v>232</v>
       </c>
       <c r="F111" s="14">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E112" s="6">
-        <v>607</v>
+        <v>27</v>
       </c>
       <c r="F112" s="14">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E113" s="6">
-        <v>260</v>
+        <v>607</v>
       </c>
       <c r="F113" s="14">
-        <v>70</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E114" s="6">
-        <v>1463</v>
+        <v>260</v>
       </c>
       <c r="F114" s="14">
-        <v>27</v>
+        <v>70</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E115" s="6">
-        <v>92203</v>
+        <v>1463</v>
       </c>
       <c r="F115" s="14">
-        <v>1</v>
+        <v>27</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E116" s="6">
-        <v>2715</v>
+        <v>92203</v>
       </c>
       <c r="F116" s="14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E117" s="6">
-        <v>2889</v>
+        <v>2715</v>
       </c>
       <c r="F117" s="14">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E118" s="6">
-        <v>976</v>
+        <v>2889</v>
       </c>
       <c r="F118" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E119" s="6">
-        <v>3949</v>
+        <v>976</v>
       </c>
       <c r="F119" s="14">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E120" s="6">
         <v>5416</v>
       </c>
       <c r="F120" s="14">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E121" s="6">
         <v>58</v>
       </c>
       <c r="F121" s="14">
         <v>85</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E122" s="6">
         <v>29</v>
       </c>
       <c r="F122" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E123" s="6">
         <v>23</v>
       </c>
       <c r="F123" s="14">
         <v>55</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E124" s="6">
         <v>1691</v>
       </c>
       <c r="F124" s="14">
         <v>80</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E125" s="6">
-        <v>1879</v>
+        <v>11098</v>
       </c>
       <c r="F125" s="14">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E126" s="6">
-        <v>11198</v>
+        <v>1343</v>
       </c>
       <c r="F126" s="14">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E127" s="6">
-        <v>1353</v>
+        <v>2178</v>
       </c>
       <c r="F127" s="14">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E128" s="6">
-        <v>2178</v>
+        <v>156</v>
       </c>
       <c r="F128" s="14">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E129" s="6">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="F129" s="14">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E130" s="6">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F130" s="14">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E131" s="6">
-        <v>96</v>
+        <v>792</v>
       </c>
       <c r="F131" s="14">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E132" s="6">
-        <v>76</v>
+        <v>1117</v>
       </c>
       <c r="F132" s="14">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E133" s="6">
-        <v>792</v>
+        <v>5843</v>
       </c>
       <c r="F133" s="14">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E134" s="6">
-        <v>1129</v>
+        <v>15130</v>
       </c>
       <c r="F134" s="14">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E135" s="6">
-        <v>5948</v>
+        <v>6038</v>
       </c>
       <c r="F135" s="14">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E136" s="6">
-        <v>15209</v>
+        <v>24</v>
       </c>
       <c r="F136" s="14">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E137" s="6">
-        <v>6060</v>
+        <v>128</v>
       </c>
       <c r="F137" s="14">
-        <v>14</v>
+        <v>70</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E138" s="6">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="F138" s="14">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E139" s="6">
-        <v>128</v>
+        <v>4983</v>
       </c>
       <c r="F139" s="14">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E140" s="6">
-        <v>79</v>
+        <v>358</v>
       </c>
       <c r="F140" s="14">
-        <v>100</v>
+        <v>174</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E141" s="6">
-        <v>4993</v>
+        <v>276</v>
       </c>
       <c r="F141" s="14">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E142" s="6">
-        <v>358</v>
+        <v>14118</v>
       </c>
       <c r="F142" s="14">
-        <v>174</v>
+        <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E143" s="6">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="F143" s="14">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E144" s="6">
-        <v>14154</v>
+        <v>5516</v>
       </c>
       <c r="F144" s="14">
-        <v>30</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="6">
-        <v>285</v>
+        <v>40229</v>
       </c>
       <c r="F145" s="14">
-        <v>27</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E146" s="6">
-        <v>5516</v>
+        <v>515</v>
       </c>
       <c r="F146" s="14">
-        <v>3</v>
+        <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E147" s="6">
-        <v>40279</v>
+        <v>240</v>
       </c>
       <c r="F147" s="14">
-        <v>2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E148" s="6">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="F148" s="14">
-        <v>26</v>
+        <v>47</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E149" s="6">
-        <v>240</v>
+        <v>3745</v>
       </c>
       <c r="F149" s="14">
-        <v>25</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E150" s="6">
-        <v>508</v>
+        <v>3238</v>
       </c>
       <c r="F150" s="14">
-        <v>47</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E151" s="6">
-        <v>3745</v>
+        <v>378</v>
       </c>
       <c r="F151" s="14">
-        <v>2</v>
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E152" s="6">
-        <v>3238</v>
+        <v>444</v>
       </c>
       <c r="F152" s="14">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E153" s="6">
-        <v>384</v>
+        <v>99697</v>
       </c>
       <c r="F153" s="14">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E154" s="6">
-        <v>454</v>
+        <v>4</v>
       </c>
       <c r="F154" s="14">
-        <v>8</v>
+        <v>72</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E155" s="6">
-        <v>99707</v>
+        <v>2873</v>
       </c>
       <c r="F155" s="14">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E156" s="6">
-        <v>4</v>
+        <v>3975</v>
       </c>
       <c r="F156" s="14">
-        <v>72</v>
+        <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E157" s="6">
-        <v>2873</v>
+        <v>1771</v>
       </c>
       <c r="F157" s="14">
-        <v>12</v>
+        <v>64</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E158" s="6">
-        <v>3975</v>
+        <v>888</v>
       </c>
       <c r="F158" s="14">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E159" s="6">
-        <v>1771</v>
+        <v>711</v>
       </c>
       <c r="F159" s="14">
-        <v>64</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E160" s="6">
-        <v>891</v>
+        <v>3907</v>
       </c>
       <c r="F160" s="14">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E161" s="6">
-        <v>711</v>
+        <v>228</v>
       </c>
       <c r="F161" s="14">
-        <v>1.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E162" s="6">
-        <v>3907</v>
+        <v>5007</v>
       </c>
       <c r="F162" s="14">
-        <v>1.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E163" s="6">
-        <v>233</v>
+        <v>193</v>
       </c>
       <c r="F163" s="14">
-        <v>2</v>
+        <v>64</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E164" s="6">
-        <v>5032</v>
+        <v>1052</v>
       </c>
       <c r="F164" s="14">
-        <v>3</v>
+        <v>36</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>458</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E165" s="6">
-        <v>193</v>
+        <v>12345</v>
       </c>
       <c r="F165" s="14">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E166" s="6">
-        <v>1052</v>
+        <v>264</v>
       </c>
       <c r="F166" s="14">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E167" s="6">
-        <v>12347</v>
+        <v>161</v>
       </c>
       <c r="F167" s="14">
-        <v>60</v>
+        <v>77</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E168" s="6">
-        <v>279</v>
+        <v>538</v>
       </c>
       <c r="F168" s="14">
-        <v>10</v>
+        <v>86</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E169" s="6">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="F169" s="14">
-        <v>77</v>
+        <v>86</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E170" s="6">
-        <v>538</v>
+        <v>225</v>
       </c>
       <c r="F170" s="14">
         <v>86</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E171" s="6">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="F171" s="14">
-        <v>86</v>
+        <v>32</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E172" s="6">
-        <v>225</v>
+        <v>6299</v>
       </c>
       <c r="F172" s="14">
-        <v>86</v>
+        <v>44</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E173" s="6">
-        <v>63</v>
+        <v>46657</v>
       </c>
       <c r="F173" s="14">
-        <v>32</v>
+        <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E174" s="6">
-        <v>6299</v>
+        <v>2229</v>
       </c>
       <c r="F174" s="14">
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E175" s="6">
-        <v>46853</v>
+        <v>1075</v>
       </c>
       <c r="F175" s="14">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E176" s="6">
-        <v>2229</v>
+        <v>3118</v>
       </c>
       <c r="F176" s="14">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E177" s="6">
-        <v>1075</v>
+        <v>902</v>
       </c>
       <c r="F177" s="14">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E178" s="6">
-        <v>3120</v>
+        <v>561</v>
       </c>
       <c r="F178" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E179" s="6">
-        <v>912</v>
+        <v>159627</v>
       </c>
       <c r="F179" s="14">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E180" s="6">
-        <v>561</v>
+        <v>824</v>
       </c>
       <c r="F180" s="14">
-        <v>3</v>
+        <v>26</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E181" s="6">
-        <v>159627</v>
+        <v>914</v>
       </c>
       <c r="F181" s="14">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E182" s="6">
-        <v>828</v>
+        <v>864</v>
       </c>
       <c r="F182" s="14">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E183" s="6">
-        <v>918</v>
+        <v>11718</v>
       </c>
       <c r="F183" s="14">
-        <v>24</v>
+        <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E184" s="6">
-        <v>22</v>
+        <v>50862</v>
       </c>
       <c r="F184" s="14">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E185" s="6">
-        <v>864</v>
+        <v>6054</v>
       </c>
       <c r="F185" s="14">
-        <v>25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E186" s="6">
-        <v>11718</v>
+        <v>2002</v>
       </c>
       <c r="F186" s="14">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E187" s="6">
-        <v>50862</v>
+        <v>28196</v>
       </c>
       <c r="F187" s="14">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="5">
-[...2 lines deleted...]
-      <c r="B188" s="10" t="s">
+      <c r="A188" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="C188" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F188" s="14">
+      <c r="B188" s="6"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="14"/>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F189" s="14">
+      <c r="B189" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" s="11" t="s">
         <v>5</v>
+      </c>
+      <c r="D189" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E189" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F189" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>129</v>
+        <v>1</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E190" s="6">
-        <v>28231</v>
+        <v>8</v>
       </c>
       <c r="F190" s="14">
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="3" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="7"/>
       <c r="D191" s="6"/>
       <c r="E191" s="6"/>
       <c r="F191" s="14"/>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C192" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D192" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E192" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F192" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>1</v>
       </c>
       <c r="B193" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="E193" s="6">
+        <v>1355</v>
+      </c>
+      <c r="F193" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="5">
+        <v>2</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D194" s="6" t="s">
         <v>537</v>
       </c>
-      <c r="C193" s="7" t="s">
+      <c r="E194" s="6">
+        <v>138</v>
+      </c>
+      <c r="F194" s="14">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="5">
+        <v>3</v>
+      </c>
+      <c r="B195" s="10" t="s">
         <v>538</v>
       </c>
-      <c r="D193" s="6" t="s">
+      <c r="C195" s="7" t="s">
         <v>539</v>
       </c>
-      <c r="E193" s="6">
-[...7 lines deleted...]
-      <c r="A194" s="3" t="s">
+      <c r="D195" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="B194" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E195" s="6">
+        <v>17144</v>
+      </c>
+      <c r="F195" s="14">
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E196" s="6">
-        <v>1356</v>
+        <v>1257</v>
       </c>
       <c r="F196" s="14">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="197" spans="1:6">
-      <c r="A197" s="5">
-[...2 lines deleted...]
-      <c r="B197" s="10" t="s">
+      <c r="A197" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="C197" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="7"/>
+      <c r="D197" s="6"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="14"/>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="5">
+      <c r="A198" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B198" s="10" t="s">
-[...12 lines deleted...]
-        <v>20</v>
+      <c r="B198" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E198" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F198" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B199" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="E199" s="6">
+        <v>175</v>
+      </c>
+      <c r="F199" s="14">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="5">
+        <v>2</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="D200" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="C199" s="7" t="s">
+      <c r="E200" s="6">
+        <v>6</v>
+      </c>
+      <c r="F200" s="14">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="5">
+        <v>3</v>
+      </c>
+      <c r="B201" s="10" t="s">
         <v>551</v>
       </c>
-      <c r="D199" s="6" t="s">
+      <c r="C201" s="7" t="s">
         <v>552</v>
       </c>
-      <c r="E199" s="6">
-[...7 lines deleted...]
-      <c r="A200" s="3" t="s">
+      <c r="D201" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="B200" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E201" s="6">
+        <v>1</v>
+      </c>
+      <c r="F201" s="14">
+        <v>960</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E202" s="6">
-        <v>175</v>
+        <v>1</v>
       </c>
       <c r="F202" s="14">
-        <v>478</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E203" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F203" s="14">
-        <v>185</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>562</v>
       </c>
       <c r="E204" s="6">
         <v>1</v>
       </c>
       <c r="F204" s="14">
-        <v>960</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E205" s="6">
         <v>1</v>
       </c>
       <c r="F205" s="14">
-        <v>2884</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E206" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F206" s="14">
-        <v>1733</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E207" s="6">
         <v>1</v>
       </c>
       <c r="F207" s="14">
-        <v>3663</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E208" s="6">
         <v>1</v>
       </c>
       <c r="F208" s="14">
-        <v>2138</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>575</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>577</v>
       </c>
       <c r="E209" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F209" s="14">
-        <v>2003</v>
+        <v>160</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>578</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>580</v>
       </c>
       <c r="E210" s="6">
         <v>1</v>
       </c>
       <c r="F210" s="14">
-        <v>1980</v>
+        <v>180</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>581</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>583</v>
       </c>
       <c r="E211" s="6">
         <v>1</v>
       </c>
       <c r="F211" s="14">
-        <v>3256</v>
+        <v>180</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>586</v>
       </c>
       <c r="E212" s="6">
         <v>2</v>
       </c>
       <c r="F212" s="14">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="5">
-[...2 lines deleted...]
-      <c r="B213" s="10" t="s">
+      <c r="A213" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="C213" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B213" s="6"/>
+      <c r="C213" s="7"/>
+      <c r="D213" s="6"/>
+      <c r="E213" s="6"/>
+      <c r="F213" s="14"/>
     </row>
     <row r="214" spans="1:6">
-      <c r="A214" s="5">
-[...15 lines deleted...]
-        <v>180</v>
+      <c r="A214" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E214" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F214" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B215" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="E215" s="6">
+        <v>167</v>
+      </c>
+      <c r="F215" s="14">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" s="5">
+        <v>2</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="D216" s="6" t="s">
         <v>593</v>
       </c>
-      <c r="C215" s="7" t="s">
+      <c r="E216" s="6">
+        <v>1</v>
+      </c>
+      <c r="F216" s="14">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="5">
+        <v>3</v>
+      </c>
+      <c r="B217" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="D215" s="6" t="s">
+      <c r="C217" s="7" t="s">
         <v>595</v>
       </c>
-      <c r="E215" s="6">
-[...7 lines deleted...]
-      <c r="A216" s="3" t="s">
+      <c r="D217" s="6" t="s">
         <v>596</v>
       </c>
-      <c r="B216" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E217" s="6">
+        <v>15</v>
+      </c>
+      <c r="F217" s="14">
+        <v>1800</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>597</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>599</v>
       </c>
       <c r="E218" s="6">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="F218" s="14">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="219" spans="1:6">
-      <c r="A219" s="5">
-[...2 lines deleted...]
-      <c r="B219" s="10" t="s">
+      <c r="A219" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="C219" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B219" s="6"/>
+      <c r="C219" s="7"/>
+      <c r="D219" s="6"/>
+      <c r="E219" s="6"/>
+      <c r="F219" s="14"/>
     </row>
     <row r="220" spans="1:6">
-      <c r="A220" s="5">
+      <c r="A220" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B220" s="10" t="s">
-[...12 lines deleted...]
-        <v>1800</v>
+      <c r="B220" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E220" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F220" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B221" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="C221" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="E221" s="6">
+        <v>1767</v>
+      </c>
+      <c r="F221" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" s="5">
+        <v>2</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="C222" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="D222" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="C221" s="7" t="s">
+      <c r="E222" s="6">
+        <v>1740</v>
+      </c>
+      <c r="F222" s="14">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="5">
+        <v>3</v>
+      </c>
+      <c r="B223" s="10" t="s">
         <v>607</v>
       </c>
-      <c r="D221" s="6" t="s">
+      <c r="C223" s="7" t="s">
         <v>608</v>
       </c>
-      <c r="E221" s="6">
-[...7 lines deleted...]
-      <c r="A222" s="3" t="s">
+      <c r="D223" s="6" t="s">
         <v>609</v>
       </c>
-      <c r="B222" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E223" s="6">
+        <v>20517</v>
+      </c>
+      <c r="F223" s="14">
+        <v>0.6</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E224" s="6">
-        <v>1819</v>
+        <v>33956</v>
       </c>
       <c r="F224" s="14">
-        <v>1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E225" s="6">
-        <v>1802</v>
+        <v>7709</v>
       </c>
       <c r="F225" s="14">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E226" s="6">
-        <v>20767</v>
+        <v>10055</v>
       </c>
       <c r="F226" s="14">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E227" s="6">
-        <v>33956</v>
+        <v>211</v>
       </c>
       <c r="F227" s="14">
-        <v>0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E228" s="6">
-        <v>7709</v>
+        <v>35355</v>
       </c>
       <c r="F228" s="14">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E229" s="6">
-        <v>10055</v>
+        <v>27083</v>
       </c>
       <c r="F229" s="14">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E230" s="6">
-        <v>461</v>
+        <v>261</v>
       </c>
       <c r="F230" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E231" s="6">
-        <v>35425</v>
+        <v>22444</v>
       </c>
       <c r="F231" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>636</v>
       </c>
       <c r="E232" s="6">
-        <v>27173</v>
+        <v>1887</v>
       </c>
       <c r="F232" s="14">
-        <v>0.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>639</v>
       </c>
       <c r="E233" s="6">
-        <v>261</v>
+        <v>1074</v>
       </c>
       <c r="F233" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E234" s="6">
-        <v>22444</v>
+        <v>261</v>
       </c>
       <c r="F234" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>643</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E235" s="6">
-        <v>1887</v>
+        <v>83</v>
       </c>
       <c r="F235" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="7"/>
+      <c r="D236" s="6"/>
+      <c r="E236" s="6"/>
+      <c r="F236" s="14"/>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...37 lines deleted...]
-        <v>1</v>
+      <c r="B237" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E237" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F237" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B238" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="C238" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="E238" s="6">
+        <v>172</v>
+      </c>
+      <c r="F238" s="14">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" s="5">
+        <v>2</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="C239" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="D239" s="6" t="s">
         <v>652</v>
       </c>
-      <c r="C238" s="7" t="s">
+      <c r="E239" s="6">
+        <v>9</v>
+      </c>
+      <c r="F239" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" s="5">
+        <v>3</v>
+      </c>
+      <c r="B240" s="10" t="s">
         <v>653</v>
       </c>
-      <c r="D238" s="6" t="s">
+      <c r="C240" s="7" t="s">
         <v>654</v>
       </c>
-      <c r="E238" s="6">
-[...7 lines deleted...]
-      <c r="A239" s="3" t="s">
+      <c r="D240" s="6" t="s">
         <v>655</v>
       </c>
-      <c r="B239" s="6"/>
-[...15 lines deleted...]
-      <c r="D240" s="12" t="s">
+      <c r="E240" s="6">
         <v>6</v>
       </c>
-      <c r="E240" s="13" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="F240" s="14">
+        <v>7100</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E241" s="6">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="F241" s="14">
-        <v>38</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E242" s="6">
-        <v>9</v>
+        <v>873</v>
       </c>
       <c r="F242" s="14">
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>664</v>
       </c>
       <c r="E243" s="6">
-        <v>6</v>
+        <v>619</v>
       </c>
       <c r="F243" s="14">
-        <v>7100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E244" s="6">
-        <v>7</v>
+        <v>575</v>
       </c>
       <c r="F244" s="14">
-        <v>2850</v>
+        <v>30</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E245" s="6">
-        <v>874</v>
+        <v>26</v>
       </c>
       <c r="F245" s="14">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>673</v>
       </c>
       <c r="E246" s="6">
-        <v>619</v>
+        <v>205</v>
       </c>
       <c r="F246" s="14">
-        <v>70</v>
-[...58 lines deleted...]
-      <c r="F249" s="14">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:B248"/>
+  <autoFilter ref="B5:B245"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A9:F9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A188:F188"/>
     <mergeCell ref="A191:F191"/>
-    <mergeCell ref="A194:F194"/>
-[...3 lines deleted...]
-    <mergeCell ref="A239:F239"/>
+    <mergeCell ref="A197:F197"/>
+    <mergeCell ref="A213:F213"/>
+    <mergeCell ref="A219:F219"/>
+    <mergeCell ref="A236:F236"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_35"/>
-[...2 lines deleted...]
-    <hyperlink ref="D52" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="D63" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_72"/>
@@ -7507,100 +7420,97 @@
     <hyperlink ref="D163" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_171"/>
-    <hyperlink ref="D188" r:id="rId_hyperlink_172"/>
-[...2 lines deleted...]
-    <hyperlink ref="D193" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_176"/>
-    <hyperlink ref="D197" r:id="rId_hyperlink_177"/>
-[...1 lines deleted...]
-    <hyperlink ref="D199" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_190"/>
-    <hyperlink ref="D213" r:id="rId_hyperlink_191"/>
-[...1 lines deleted...]
-    <hyperlink ref="D215" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_194"/>
-    <hyperlink ref="D219" r:id="rId_hyperlink_195"/>
-[...1 lines deleted...]
-    <hyperlink ref="D221" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_209"/>
-    <hyperlink ref="D236" r:id="rId_hyperlink_210"/>
-[...1 lines deleted...]
-    <hyperlink ref="D238" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_218"/>
-    <hyperlink ref="D247" r:id="rId_hyperlink_219"/>
-[...1 lines deleted...]
-    <hyperlink ref="D249" r:id="rId_hyperlink_221"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>