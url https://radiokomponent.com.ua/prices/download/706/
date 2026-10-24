--- v2 (2026-08-25)
+++ v3 (2026-10-24)
@@ -7,2079 +7,2016 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$238</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Прайс-лист http://radiokomponent.com.ua</t>
   </si>
   <si>
     <t>Приборы, изделия, материалы</t>
   </si>
   <si>
     <t>Звук</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>28148</t>
   </si>
   <si>
     <t>Динамик 1ГДШ-9, 8 Ом</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dinamik-1gdsh-9-8-om/</t>
+    <t>https://radiokomponent.com.ua/product/dinamik-1gdsh-9-8-om/</t>
   </si>
   <si>
     <t>Электродвигатели</t>
   </si>
   <si>
     <t>25922</t>
   </si>
   <si>
     <t>Электродвигатель Д-82А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/elektrodvigatel-d-82a/</t>
+    <t>https://radiokomponent.com.ua/product/elektrodvigatel-d-82a/</t>
   </si>
   <si>
     <t>25962</t>
   </si>
   <si>
     <t>ДПР-42-Ф1-02 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25965</t>
   </si>
   <si>
     <t>ДПР-52-Н1-02  электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25966</t>
   </si>
   <si>
     <t>ДПР-52-Н1-03  электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25967</t>
   </si>
   <si>
     <t>ДПР-52-Н1-07А  электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25968</t>
   </si>
   <si>
     <t>ДПР-62-Н1-03 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25970</t>
   </si>
   <si>
     <t>ДПР-62-Н2-02 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25972</t>
   </si>
   <si>
     <t>ДПР-72-Ф6-06 с таходатчиком ТС-210 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25973</t>
   </si>
   <si>
     <t>ДПР-72-Н1-03 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25974</t>
   </si>
   <si>
     <t>ДПР-42-Н2-03 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25975</t>
   </si>
   <si>
     <t>ДПР-42-Н2-02 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25976</t>
   </si>
   <si>
     <t>ДГМ-0.1Б двигатель-генератор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dgm-01b-dvigatel-generator/</t>
+    <t>https://radiokomponent.com.ua/product/dgm-01b-dvigatel-generator/</t>
   </si>
   <si>
     <t>25977</t>
   </si>
   <si>
     <t>ДГ-0.1ТВ двигатель-генератор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dg-01tv-dvigatel-generator/</t>
+    <t>https://radiokomponent.com.ua/product/dg-01tv-dvigatel-generator/</t>
   </si>
   <si>
     <t>25978</t>
   </si>
   <si>
     <t>СБ-20-1ВП сельсин бесконтактный класс 2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/</t>
+    <t>https://radiokomponent.com.ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/</t>
   </si>
   <si>
     <t>25979</t>
   </si>
   <si>
     <t>СКТ-232Д кл.0.35 вращающийся трансформатор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/</t>
+    <t>https://radiokomponent.com.ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/</t>
   </si>
   <si>
     <t>25980</t>
   </si>
   <si>
     <t>СКТ-265Д кл.0.2 вращающийся трансформатор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/</t>
+    <t>https://radiokomponent.com.ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/</t>
   </si>
   <si>
     <t>25991</t>
   </si>
   <si>
     <t>ДПМ-25-Н3-01 электродвигатель коллекторный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/</t>
+    <t>https://radiokomponent.com.ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/</t>
   </si>
   <si>
     <t>25992</t>
   </si>
   <si>
     <t>5БВТ-Д ЛШ3.010.391 кл.2 трансформатор вращающийся</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/</t>
+    <t>https://radiokomponent.com.ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/</t>
   </si>
   <si>
     <t>26014</t>
   </si>
   <si>
     <t>Электровентилятор ЭВ-0.7-1640</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/elektroventilyator-ev-07-1640/</t>
+    <t>https://radiokomponent.com.ua/product/elektroventilyator-ev-07-1640/</t>
   </si>
   <si>
     <t>Блоки питания</t>
   </si>
   <si>
     <t>25291</t>
   </si>
   <si>
     <t>Блок питания 12V 180W 15A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/</t>
   </si>
   <si>
     <t>25332</t>
   </si>
   <si>
     <t xml:space="preserve"> Блок питания 12V 15W 1.25A Mini в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25334</t>
   </si>
   <si>
     <t>Блок питания 12V 48W 4A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25335</t>
   </si>
   <si>
     <t>Блок питания 12V 120W 10A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25336</t>
   </si>
   <si>
     <t>Блок питания 12V 80W 6.66A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>25330-1</t>
   </si>
   <si>
     <t>Блок питания 12V 60W 5A mini в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>26849</t>
   </si>
   <si>
     <t>Блок питания 12V 36W 3A в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>27438</t>
   </si>
   <si>
     <t>Блок питания 12V 100W 8.33A Mini в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-60w-2-5a-long-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>28462</t>
   </si>
   <si>
     <t>Блок питания 24V 150W 6,25A LONG в металлическом IP20 корпусе</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/</t>
+    <t>https://radiokomponent.com.ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/</t>
   </si>
   <si>
     <t>Макетные платы</t>
   </si>
   <si>
     <t>23401</t>
   </si>
   <si>
     <t>Макетная плата 6.5x7 мм FR-4, 2 патч-дорожки для соединения проводов</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/</t>
   </si>
   <si>
     <t>20742</t>
   </si>
   <si>
     <t>Макетная плата двусторонняя  50х70 мм с металлизацией отверстий 2.54 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-50kh70-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-50kh70-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>20741</t>
   </si>
   <si>
     <t>Макетная плата двусторонняя  40х60 мм с металлизацией отверстий 2.54 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-40kh60-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-40kh60-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>20740</t>
   </si>
   <si>
     <t>Макетная плата двусторонняя  30х70 мм с металлизацией отверстий 2.54 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-30kh70-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-30kh70-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>20739</t>
   </si>
   <si>
     <t>Макетная плата двусторонняя  20х80 мм с металлизацией отверстий 2.54 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-20kh80-mm-s-metallizatsiey-otverstiy-254-mm/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-20kh80-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>22950</t>
   </si>
   <si>
     <t>Макетная плата 5*7 см гетинакс без лужения</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-57-sm/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-57-sm/</t>
   </si>
   <si>
     <t>24189</t>
   </si>
   <si>
     <t>Макетная плата двусторонняя 60х80 мм с металлизацией отверстий 2.54 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-60kh80-mm-s-metallizatsiey-otverstiy-254-mm/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/maketnaya-plata-60x80-mm-odnostoronnyaya-tekstolit/</t>
+    <t>https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-60kh80-mm-s-metallizatsiey-otverstiy-254-mm/</t>
   </si>
   <si>
     <t>Термоусадочная трубка</t>
   </si>
   <si>
     <t>24961</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 1,0/0,5 КРАСНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/</t>
   </si>
   <si>
     <t>24962</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 1,0/0,5 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/</t>
   </si>
   <si>
     <t>29519</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 2,0/1,0 СИНЯЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/</t>
   </si>
   <si>
     <t>24964</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 2,0/1,0 КРАСНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/</t>
   </si>
   <si>
     <t>29518</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 3,0/1,5 СИНЯЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/</t>
   </si>
   <si>
     <t>24966</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 2,0/1,0 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/</t>
   </si>
   <si>
     <t>24968</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 3,0/1,5 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/</t>
   </si>
   <si>
     <t>24969</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 4,0/2,0 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/</t>
   </si>
   <si>
     <t>24971</t>
   </si>
   <si>
     <t>Термоусадочная трубка (термоусадка) 5,0/2,5 ЧЕРНАЯ 1м.</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/</t>
+    <t>https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/</t>
   </si>
   <si>
     <t>Сердечники, магниты</t>
   </si>
   <si>
-    <t>24176</t>
-[...7 lines deleted...]
-  <si>
     <t>24177</t>
   </si>
   <si>
     <t>Сердечник М1100НМИ 10*6*2 тороидальный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-1062/</t>
+    <t>https://radiokomponent.com.ua/product/serdechnik-toroidalnyy-m1100nmi-1062/</t>
   </si>
   <si>
     <t>26362</t>
   </si>
   <si>
     <t>М400НН-19, 8х80, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26363</t>
   </si>
   <si>
     <t>М400НН, 9х100, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>26367</t>
   </si>
   <si>
     <t>М1000НН, К125х80х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26365</t>
   </si>
   <si>
     <t>М2000НМ, К40х25х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26366</t>
   </si>
   <si>
     <t>М3000НМ6, К38х24х7 (с фаской), Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26368</t>
   </si>
   <si>
     <t>М2500НМ, К80х40х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26369</t>
   </si>
   <si>
     <t>М2000НМ, К45х28х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26370</t>
   </si>
   <si>
     <t>М1500НМ, К32х16х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26372</t>
   </si>
   <si>
     <t>М3000НМ-6, К40х25х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26373</t>
   </si>
   <si>
     <t>М6000НМ, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26374</t>
   </si>
   <si>
     <t>М2000НМ, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26375</t>
   </si>
   <si>
     <t>М2000НМ1-36, К32х20х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26376</t>
   </si>
   <si>
     <t>М2000НМ1-36, К32х16х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26377</t>
   </si>
   <si>
     <t>М4000НМ, К55,5х32,6х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26378</t>
   </si>
   <si>
     <t>М4000НМ, К35х4,5х20, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26379</t>
   </si>
   <si>
     <t>М2500НМС1, К50х4,5х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26380</t>
   </si>
   <si>
     <t>М600НН, К125х80х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26381</t>
   </si>
   <si>
     <t>М4000НМ, К63х38х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26392</t>
   </si>
   <si>
     <t>М2000НМ, К10х6х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26411</t>
   </si>
   <si>
     <t>М2000НМ, Ш12х15 (=E42/21/15)(1 шт.), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>26412</t>
   </si>
   <si>
     <t>М1500НМ3, ПТ4,5х1,5х20, Сердечник ферритовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/</t>
   </si>
   <si>
     <t>26414</t>
   </si>
   <si>
     <t>М3000НМ, К32х18,5х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26466</t>
   </si>
   <si>
     <t>М1500НМ3-29, ПС6х25, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26473</t>
   </si>
   <si>
     <t>М2000НМ1-16, ПС4,5х21, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26479</t>
   </si>
   <si>
     <t>М2000НМ1, К45х28х16, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26480</t>
   </si>
   <si>
     <t>М1500НМ1, К45х28х16, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26481</t>
   </si>
   <si>
     <t>М2000НМ, ПС3,5х13, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26482</t>
   </si>
   <si>
     <t>М2000НМ, ПС6х22, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26484</t>
   </si>
   <si>
     <t>М600НН, С3х20, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26486</t>
   </si>
   <si>
     <t>М400НН, К17,5х8,5х6,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26487</t>
   </si>
   <si>
     <t>М400НН, С10х40, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>26661</t>
   </si>
   <si>
     <t>М6000НМ, К25х14,5х10, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26662</t>
   </si>
   <si>
     <t>М600НН, К15х5,5х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26663</t>
   </si>
   <si>
     <t>М100НН-4, К32х20х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26664</t>
   </si>
   <si>
     <t>М900НМ, С15х100, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>26665</t>
   </si>
   <si>
     <t>ETD44/22/15 М2500НМС1 зазор 1мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>26666</t>
   </si>
   <si>
     <t>ETD44/22/15 М2500НМС1 зазор 2мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>26667</t>
   </si>
   <si>
     <t>М600НН-13, К21х9х13 (ПЯ7178535-04), Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26669</t>
   </si>
   <si>
     <t>М3000НМ, К38х24х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/</t>
+    <t>https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/</t>
   </si>
   <si>
     <t>26671</t>
   </si>
   <si>
     <t>М400НН, К32х20х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26735</t>
   </si>
   <si>
     <t>М2000НМ, К40х25х7,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26737</t>
   </si>
   <si>
     <t>М1500НМ9, К38х24х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26738</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 74х36х18 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26739</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 68х32х16 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26740</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 59х30х16 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26741</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 39х24х12 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>26752</t>
   </si>
   <si>
     <t>М400НН, С7,9х70, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>26754</t>
   </si>
   <si>
     <t>М900НМС, К50х13х21, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>26755</t>
   </si>
   <si>
     <t>М900НМС, К20х6х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28022</t>
   </si>
   <si>
     <t>М 0,37Вт-1 К2х1.3х0.7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28083</t>
   </si>
   <si>
     <t>М1500НМ, К12х8х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28084</t>
   </si>
   <si>
     <t>М2000НМ, К12х8х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28085</t>
   </si>
   <si>
     <t>М2500НМ1, К16х8х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28087</t>
   </si>
   <si>
     <t>М1500НМ3-34, К16х8х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28088</t>
   </si>
   <si>
     <t>ОСМ2000НМ1-51, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28089</t>
   </si>
   <si>
     <t>М2000НМ1-Б, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28090</t>
   </si>
   <si>
     <t>М2000НМ1-17, К45х28х12, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28091</t>
   </si>
   <si>
     <t>М100НН, К70х50х10, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28093</t>
   </si>
   <si>
     <t>М1500НМ3-34, К16х10х4,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28095</t>
   </si>
   <si>
     <t>М2000НМ1-36, К17,5х8х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28096</t>
   </si>
   <si>
     <t>М1500НМ3-34, К17,5х8х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/</t>
   </si>
   <si>
     <t>28098</t>
   </si>
   <si>
     <t>8БИ240, К21х6,7х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28102</t>
   </si>
   <si>
     <t>М1000НМ3-5, К45х28х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28103</t>
   </si>
   <si>
     <t>М2000НМ3-5, К45х28х8, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28104</t>
   </si>
   <si>
     <t>М2000НМ, К20х6х25, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28105</t>
   </si>
   <si>
     <t>М1500НМ3-34, К40х25х11, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28106</t>
   </si>
   <si>
     <t>М1500НМ3-34, К20х12х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28107</t>
   </si>
   <si>
     <t>М1000НМ3-5, К20х12х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28108</t>
   </si>
   <si>
     <t>М1000НМ, К28х16х9, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28110</t>
   </si>
   <si>
     <t>М2000НМ1-36, К31х18,5х7, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>27112</t>
   </si>
   <si>
     <t>М2000НМ, К35х4,5х20, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28113</t>
   </si>
   <si>
     <t>М900НМС6, К40х11х24, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28114</t>
   </si>
   <si>
     <t>М2000НМ-39, К32х20х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28116</t>
   </si>
   <si>
     <t>М600НН, К50х11х26, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28117</t>
   </si>
   <si>
     <t>М100НН-4, К40х25х7,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28118</t>
   </si>
   <si>
     <t>М2500НМС, С12х75, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>28119</t>
   </si>
   <si>
     <t>М2000НМ, С12х75, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/</t>
   </si>
   <si>
     <t>28120</t>
   </si>
   <si>
     <t>М600НН, С3х32, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28121</t>
   </si>
   <si>
     <t>М2000НМ1-16, ПС4,5х15, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28122</t>
   </si>
   <si>
     <t>М400НН-5, Ч22 (комплект), Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28123</t>
   </si>
   <si>
     <t>М2000НМ (3М75), Ч26 (комплект), Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28124</t>
   </si>
   <si>
     <t>М2000НМ, Ч30 (комплект), Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28125</t>
   </si>
   <si>
     <t>М30ВН-20, Ч7х4,9, Сердечник ферритовый чашечный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
+    <t>https://radiokomponent.com.ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/</t>
   </si>
   <si>
     <t>28126</t>
   </si>
   <si>
     <t>М2000НМ, С10х56, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>28127</t>
   </si>
   <si>
     <t>ETD29/16/9 М2500НМС2-1 без зазора. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28128</t>
   </si>
   <si>
     <t>М6000НМ, Ш4х8  (=E16/8/8)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28129</t>
   </si>
   <si>
     <t>5М74 (М2500НМС1), Ш4х4  (=E16/8/4)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28130</t>
   </si>
   <si>
     <t>ETD44/22/15 М2500НМС1 ,без зазора Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28214</t>
   </si>
   <si>
     <t>М2000НМ, Ш7х7  (=E25/13/7)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28215</t>
   </si>
   <si>
     <t>М2000НМ, Ш6х6  (=E24/12/6) зазор 2х1,8 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/</t>
   </si>
   <si>
     <t>28216</t>
   </si>
   <si>
     <t>М2500НМ, Ш12х15 (=E42/21/15) зазор 1,2 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28217</t>
   </si>
   <si>
     <t>М2000НМ1, 9,2х66, Сердечник ферритовый стержневой с плоской поверхностью</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/m1000nm9-k7kh4kh2-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/</t>
   </si>
   <si>
     <t>28219</t>
   </si>
   <si>
     <t>М1500НМ1-Б, К5х3х1,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28220</t>
   </si>
   <si>
     <t>М1000НМ-3, К9х6х3, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28221</t>
   </si>
   <si>
     <t>М2000НМ, К10х6х4,5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28225</t>
   </si>
   <si>
     <t>М2500НМ, Ш12х15 (=E42/21/15) зазор 2х1,5 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28227</t>
   </si>
   <si>
     <t>М1000НН5, Ш7х14 (=E30/15/14) (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28228</t>
   </si>
   <si>
     <t>М2500НМC1 ППК 39х35х15 (комплект), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>28230</t>
   </si>
   <si>
     <t>М2000НМ, Ш6х6  (=E24/12/6) зазор 2х0,7 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/</t>
   </si>
   <si>
     <t>28231</t>
   </si>
   <si>
     <t>ETD45/17/18 М2500НМС1 зазор 1мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28232</t>
   </si>
   <si>
     <t>М2500НМС2, Ш12х20 (=E42/21/20) зазор 1,0 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28233</t>
   </si>
   <si>
     <t>М2500НМС2, Ш12х20 (=E42/21/20) зазор 2х1,0 (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28234</t>
   </si>
   <si>
     <t>М2500НМС1-14, Ш12х20 (=E42/21/20) без зазора (комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28236</t>
   </si>
   <si>
     <t>М2500НМС2, Ш12х15 (=E42/21/15)(1 шт.), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>28229</t>
   </si>
   <si>
     <t>ETD40/20/12 М2500НМС2 зазор 0,8мм. Сердечник ферритовый (комплект)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/</t>
+    <t>https://radiokomponent.com.ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/</t>
   </si>
   <si>
     <t>28359</t>
   </si>
   <si>
     <t>М2500НМС2, 7,5х45, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28363</t>
   </si>
   <si>
     <t>М400НН-19, С8Х63, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28399</t>
   </si>
   <si>
     <t>М400НН-11, Т10х8х25, Сердечник ферритовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/</t>
+    <t>https://radiokomponent.com.ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/</t>
   </si>
   <si>
     <t>28425</t>
   </si>
   <si>
     <t>М600НН-13, 4х45, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>28426</t>
   </si>
   <si>
     <t>М2000НМ3, К10х6х5, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28427</t>
   </si>
   <si>
-    <t>М6000НМ, К10х6х4,5, Сердечник ферритовый кольцевой</t>
-[...2 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/m6000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>М1500НМ, К10х6х4,5, Сердечник ферритовый кольцевой</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/m1500nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>28459</t>
   </si>
   <si>
     <t>500НМГС (7М62), ПР6х1х25, Ферритовый подстроечный сердечник</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/</t>
+    <t>https://radiokomponent.com.ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/</t>
   </si>
   <si>
     <t>28460</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 50х21х12 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>28464</t>
   </si>
   <si>
     <t>М2500НМC1 ПК 47х21х11 (1 шт.), Сердечник ферритовый П-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/</t>
   </si>
   <si>
     <t>28908</t>
   </si>
   <si>
     <t>М30ВН, С8,5х105, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>29014</t>
   </si>
   <si>
     <t>М2500НМС2, Ш4х4  (=E16/8/4)(комплект), Сердечник ферритовый Ш-образный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/</t>
   </si>
   <si>
     <t>29015</t>
   </si>
   <si>
     <t>М2500НМС2, ПС4х15, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>29017</t>
   </si>
   <si>
     <t>М2000НМ, ПС5х20, Сердечник ферритовый стержневой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/</t>
   </si>
   <si>
     <t>29060</t>
   </si>
   <si>
     <t>М4000НМ, К16х8х6, Сердечник ферритовый кольцевой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
+    <t>https://radiokomponent.com.ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/</t>
   </si>
   <si>
     <t>29125</t>
   </si>
   <si>
     <t>М2000НМ, ГТ12,8х4,5х14,9, Сердечник ферритовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/</t>
+    <t>https://radiokomponent.com.ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/</t>
   </si>
   <si>
     <t>Radio-Kits</t>
   </si>
   <si>
     <t>28990</t>
   </si>
   <si>
     <t>Регулятор мощности AC 220V 1kW  2 клеммника</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/regulyator-moshchnosti-ac-220v-1kw-1/</t>
+    <t>https://radiokomponent.com.ua/product/regulyator-moshchnosti-ac-220v-1kw-1/</t>
   </si>
   <si>
     <t>Корпуса</t>
   </si>
   <si>
     <t>24734</t>
   </si>
   <si>
     <t>Корпус 87Х74Х26мм с ушами</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/korpus-87kh74kh26mm-s-ushami/</t>
+    <t>https://radiokomponent.com.ua/product/korpus-87kh74kh26mm-s-ushami/</t>
   </si>
   <si>
     <t>24719</t>
   </si>
   <si>
     <t>Корпус К156.15-1 металлостеклянный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/korpus-k15615-1-metallosteklyannyy/</t>
+    <t>https://radiokomponent.com.ua/product/korpus-k15615-1-metallosteklyannyy/</t>
   </si>
   <si>
     <t>24720</t>
   </si>
   <si>
     <t>Корпус К157.29-2 металлостеклянный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/korpus-k15729-2-metallosteklyannyy/</t>
+    <t>https://radiokomponent.com.ua/product/korpus-k15729-2-metallosteklyannyy/</t>
   </si>
   <si>
     <t>24721</t>
   </si>
   <si>
     <t>Корпус К155.15-2 металлостеклянный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/korpus-k15515-2-metallosteklyannyy/</t>
+    <t>https://radiokomponent.com.ua/product/korpus-k15515-2-metallosteklyannyy/</t>
   </si>
   <si>
     <t>Готовые изделия</t>
   </si>
   <si>
     <t>21643</t>
   </si>
   <si>
     <t>Модуль МПЕ5-3.3</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/modul-mpye5-33/</t>
+    <t>https://radiokomponent.com.ua/product/modul-mpye5-33/</t>
   </si>
   <si>
     <t>22841</t>
   </si>
   <si>
     <t>Модуль DC/DC TME1215S</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/modul-dcdc-tme1215s/</t>
+    <t>https://radiokomponent.com.ua/product/modul-dcdc-tme1215s/</t>
   </si>
   <si>
     <t>23532</t>
   </si>
   <si>
     <t>TEN 15-4813 DC/DC конвертор</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/ten-15-4813-dcdc-konvertor/</t>
+    <t>https://radiokomponent.com.ua/product/ten-15-4813-dcdc-konvertor/</t>
   </si>
   <si>
     <t>23853</t>
   </si>
   <si>
     <t>ND-6018, модуль ввода сигнала с термопары, 8 каналов</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/</t>
   </si>
   <si>
     <t>23854</t>
   </si>
   <si>
     <t>ND-6012, 1-канальный модуль аналогового ввода</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/</t>
   </si>
   <si>
     <t>23855</t>
   </si>
   <si>
     <t>ND-6021, модуль аналогового вывода, 1 канал</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/</t>
   </si>
   <si>
     <t>23856</t>
   </si>
   <si>
     <t>ND-6050, модуль дискретного ввода/вывода, 7xDI, 8xDO</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/</t>
   </si>
   <si>
     <t>23857</t>
   </si>
   <si>
     <t>ND-6060, модуль ввода-вывода, 4 канала вывода реле</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/</t>
   </si>
   <si>
     <t>23858</t>
   </si>
   <si>
     <t>ND-6510, Повторитель RS-485/RS-422</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6510-povtoritel-rs-485rs-422/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6510-povtoritel-rs-485rs-422/</t>
   </si>
   <si>
     <t>23859</t>
   </si>
   <si>
     <t>ND-6052, 8-ми канальный изолированный модуль цифрового ввода</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/logika-t-101u2/</t>
+    <t>https://radiokomponent.com.ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/</t>
   </si>
   <si>
     <t>24265</t>
   </si>
   <si>
     <t>Логика Т-106У2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/logika-t-106u2/</t>
+    <t>https://radiokomponent.com.ua/product/logika-t-106u2/</t>
   </si>
   <si>
     <t>24267</t>
   </si>
   <si>
     <t>Логика Т-202У2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/logika-t-202u2/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/logika-t-402u2/</t>
+    <t>https://radiokomponent.com.ua/product/logika-t-202u2/</t>
   </si>
   <si>
     <t>Приборы</t>
   </si>
   <si>
     <t>21642</t>
   </si>
   <si>
     <t>Микроамперметр М42306 0-50мкА 2.5кл</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/mikroampermetr-m42306-0-50ma-25kl/</t>
+    <t>https://radiokomponent.com.ua/product/mikroampermetr-m42306-0-50ma-25kl/</t>
   </si>
   <si>
     <t>24037</t>
   </si>
   <si>
     <t>Амперметр М381-200А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/ampermetr-m381-200a/</t>
+    <t>https://radiokomponent.com.ua/product/ampermetr-m381-200a/</t>
   </si>
   <si>
     <t>26091</t>
   </si>
   <si>
     <t>Гирополукомпас ГПК-48</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/giropolukompas-gpk-48/</t>
+    <t>https://radiokomponent.com.ua/product/giropolukompas-gpk-48/</t>
   </si>
   <si>
     <t>28410</t>
   </si>
   <si>
     <t>Амперметр Э365-1 50А AC</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/ampermetr-e365-1-50a/</t>
+    <t>https://radiokomponent.com.ua/product/ampermetr-e365-1-50a/</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>22951</t>
   </si>
   <si>
     <t>Теплопроводящая прокладка под транзистор TO-220(силикон)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/</t>
+    <t>https://radiokomponent.com.ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/</t>
   </si>
   <si>
     <t>22952</t>
   </si>
   <si>
     <t>Термостойкая втулка под транзистор TO-220, TO-3, TO-247</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/</t>
+    <t>https://radiokomponent.com.ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/</t>
   </si>
   <si>
     <t>23761</t>
   </si>
   <si>
     <t>Шайба 5 мм плоская латунная никелированная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/</t>
+    <t>https://radiokomponent.com.ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/</t>
   </si>
   <si>
     <t>23762</t>
   </si>
   <si>
     <t>Шайба  4 мм плоская никелированная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/shayba-ploskaya-nikelirovannaya-4-mm/</t>
+    <t>https://radiokomponent.com.ua/product/shayba-ploskaya-nikelirovannaya-4-mm/</t>
   </si>
   <si>
     <t>23763</t>
   </si>
   <si>
     <t>Гайка  М5 латунная никелированная шестигранная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/</t>
+    <t>https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/</t>
   </si>
   <si>
     <t>23764</t>
   </si>
   <si>
     <t>Лепесток М5 латунный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy/</t>
+    <t>https://radiokomponent.com.ua/product/lepestok-m5-latunnyy/</t>
   </si>
   <si>
     <t>23765</t>
   </si>
   <si>
     <t>Гайка  М5 латунная никелированная шестигранная низкая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/</t>
+    <t>https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/</t>
   </si>
   <si>
     <t>23766</t>
   </si>
   <si>
     <t>Гайка  М4 латунная никелированная шестигранная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/</t>
+    <t>https://radiokomponent.com.ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/</t>
   </si>
   <si>
     <t>26233</t>
   </si>
   <si>
     <t>Лепесток М4 латунный укороченный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/lepestok-m4-latunnyy-ukorochennyy/</t>
+    <t>https://radiokomponent.com.ua/product/lepestok-m4-latunnyy-ukorochennyy/</t>
   </si>
   <si>
     <t>26235</t>
   </si>
   <si>
     <t>Лепесток М6 латунный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/lepestok-m6-latunnyy/</t>
+    <t>https://radiokomponent.com.ua/product/lepestok-m6-latunnyy/</t>
   </si>
   <si>
     <t>26346</t>
   </si>
   <si>
     <t>Прокладка слюдяная ТО-3</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/prokladka-slyudyanaya-to-3/</t>
+    <t>https://radiokomponent.com.ua/product/prokladka-slyudyanaya-to-3/</t>
   </si>
   <si>
     <t>26461</t>
   </si>
   <si>
     <t>Фланец для П213-217, П605, П701 ...</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/flanets-dlya-p213/</t>
+    <t>https://radiokomponent.com.ua/product/flanets-dlya-p213/</t>
   </si>
   <si>
     <t>26462</t>
   </si>
   <si>
     <t>Фланец для П213-217, П605, П701 ... вар.2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/flanets-dlya-p213-1/</t>
+    <t>https://radiokomponent.com.ua/product/flanets-dlya-p213-1/</t>
   </si>
   <si>
     <t>27958</t>
   </si>
   <si>
     <t>Лепесток М5 латунный увеличенный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy-enlarged/</t>
+    <t>https://radiokomponent.com.ua/product/lepestok-m5-latunnyy-enlarged/</t>
   </si>
   <si>
     <t>28758</t>
   </si>
   <si>
     <t>Фланец для П210, КТ802, КТ803, КТ805 ... вар.2</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/flanets-dlya-kt802-kt803-kt805-var2/</t>
+    <t>https://radiokomponent.com.ua/product/flanets-dlya-kt802-kt803-kt805-var2/</t>
   </si>
   <si>
     <t>Разное</t>
   </si>
   <si>
     <t>22450</t>
   </si>
   <si>
     <t>Подложка керамическая ВК-94-1 30×48×1 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/</t>
+    <t>https://radiokomponent.com.ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/</t>
   </si>
   <si>
     <t>25126</t>
   </si>
   <si>
     <t>Подшипник  2000087 7x14x4</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/podshipnik-2000087-7x14x4/</t>
+    <t>https://radiokomponent.com.ua/product/podshipnik-2000087-7x14x4/</t>
   </si>
   <si>
     <t>25913</t>
   </si>
   <si>
     <t>Пусковое сопротивление ПС-250-0,12</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/puskovoe-soprotivlenie-ps-250-012/</t>
+    <t>https://radiokomponent.com.ua/product/puskovoe-soprotivlenie-ps-250-012/</t>
   </si>
   <si>
     <t>26012</t>
   </si>
   <si>
     <t>Манометр дистанционный электрический ЭДМУ-150</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/</t>
+    <t>https://radiokomponent.com.ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/</t>
   </si>
   <si>
     <t>27754</t>
   </si>
   <si>
     <t>Зарядка автомобильная 2 USB/2.1A/1A черная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/</t>
+    <t>https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/</t>
   </si>
   <si>
     <t>27755</t>
   </si>
   <si>
     <t>Зарядка автомобильная 2 USB/2.1A/1A белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/</t>
   </si>
   <si>
     <t>27861</t>
   </si>
   <si>
     <t>Подложка поликоровая ПК1 30×24×0,5 мм с односторонней полировкой</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/</t>
+    <t>https://radiokomponent.com.ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/</t>
   </si>
   <si>
     <t>27863</t>
   </si>
   <si>
     <t>Термокатушка ТК-1-1А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1a/</t>
+    <t>https://radiokomponent.com.ua/product/termokatushka-tk-1-1a/</t>
   </si>
   <si>
     <t>27864</t>
   </si>
   <si>
     <t>Термокатушка ТК-1-1,5А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1-5a/</t>
+    <t>https://radiokomponent.com.ua/product/termokatushka-tk-1-1-5a/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2465,62 +2402,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dinamik-1gdsh-9-8-om/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/elektrodvigatel-d-82a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dgm-01b-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dg-01tv-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/elektroventilyator-ev-07-1640/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-60w-2-5a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-50kh70-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-40kh60-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-30kh70-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-20kh80-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-57-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-dvustoronnyaya-60kh80-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/maketnaya-plata-60x80-mm-odnostoronnyaya-tekstolit/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/serdechnik-toroidalnyy-m1100nmi-1062/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm9-k7kh4kh2-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m6000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/regulyator-moshchnosti-ac-220v-1kw-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-87kh74kh26mm-s-ushami/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-k15615-1-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-k15729-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/korpus-k15515-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-mpye5-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-dcdc-tme1215s/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/ten-15-4813-dcdc-konvertor/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6510-povtoritel-rs-485rs-422/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-101u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-106u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-202u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/logika-t-402u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/mikroampermetr-m42306-0-50ma-25kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/ampermetr-m381-200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/giropolukompas-gpk-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/ampermetr-e365-1-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/shayba-ploskaya-nikelirovannaya-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m4-latunnyy-ukorochennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m6-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prokladka-slyudyanaya-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/flanets-dlya-p213/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/flanets-dlya-p213-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/lepestok-m5-latunnyy-enlarged/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/flanets-dlya-kt802-kt803-kt805-var2/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/podshipnik-2000087-7x14x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/puskovoe-soprotivlenie-ps-250-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/termokatushka-tk-1-1-5a/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dinamik-1gdsh-9-8-om/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/elektrodvigatel-d-82a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-42-f1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-52-n1-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-52-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-52-n1-07a-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-62-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-62-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-72-f6-06-s-takhodatchikom-ts-210-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-72-n1-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-42-n2-03-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpr-42-n2-02-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dgm-01b-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dg-01tv-dvigatel-generator/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/sb-20-1vp-selsin-beskontaktnyy-klass-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/skt-232d-kl035-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/skt-265d-kl02-vrashchayushchiysya-transformator/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/dpm-25-n3-01-elektrodvigatel-kollektornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/5bvt-d-lsh3010391-kl2-transformator-vrashchayushchiysya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/elektroventilyator-ev-07-1640/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-mr-180-12-12v-15a-180w/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/-blok-pitaniya-12v-15w-125a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-48w-4a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-120w-10a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-80w-666a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-60w-5a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-36w-3a-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-12v-100w-833a-mini-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/blok-pitaniya-24v-150w-6-25a-long-v-metallicheskom-ip20-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-65x7-mm-fr-4-2-patch-dorozhki-dlya-soedineniya-provodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-50kh70-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-40kh60-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-30kh70-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-20kh80-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-57-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/maketnaya-plata-dvustoronnyaya-60kh80-mm-s-metallizatsiey-otverstiy-254-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-1005-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-krasnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-sinaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-2010-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-3015-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-4020-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termousadochnaya-trubka-termousadka-5025-chernaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/serdechnik-toroidalnyy-m1100nmi-1062/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-8kh80-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-9kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-k80kh40kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k32kh16kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k32kh16kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k55-5kh32-6kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-k50kh4-5kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k125kh80kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k63kh38kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k10kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-pt4-5kh1-5kh20-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k32kh18-5kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-ps6kh25-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps4-5kh21-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm1-k45kh28kh16-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps3-5kh13-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps6kh22-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-s3kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-k17-5kh8-5kh6-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-s10kh40-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-k25kh14-5kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k15kh5-5kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m100nn-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nm-s15kh100-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-zazor-2mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k21kh9kh13-pya7178535-04-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m3000nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k32kh20kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k40kh25kh75-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k38kh24kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk74kh36kh18-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk68kh32kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk59kh30kh16-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk39kh24kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-s79kh70-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nms-k50kh13kh21-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nms-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/k2kh1-3kh0-7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm1-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k12kh8kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/osm2000nm1-51-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-b-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-17-k45kh28kh12-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m100nn-k70kh50kh10-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k16kh10kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k17-5kh8kh5-serdechnik-ferritovyy-koltsevoy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/8bi240-k21kh6-7kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm3-5-k45kh28kh8-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k20kh6kh25-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k40kh25kh11-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm3-34-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm3-5-k20kh12kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm-k28kh16kh9-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-36-k31kh18-5kh7-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k35kh4-5kh20-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m900nms6-k40kh11kh24-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-39-k32kh20kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-k50kh11kh26-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m100nn-4-k40kh25kh7-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms-s12kh75-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-s3kh32-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm1-16-ps4-5kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-5-ch22-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ch26-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ch30-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m30vn-20-ch7kh4-9-komplekt-serdechnik-ferritovyy-chashechnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-s10kh56-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd29-16-9-m2500nms2-1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m6000nm-sh4kh8-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd44-22-15-m2500nms1-bez-zazora-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-2-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-1-9-2kh66-serdechnik-ferritovyy-sterzhnevoy-s-ploskoy-poverkhnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm1-k5kh3kh1-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm3-k9kh6kh3-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-sh12kh15-2-1-5-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1000nm-sh7kh14-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-ppk39kh35kh15-complect-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-sh7kh7-komplekt-serdechnik-ferritovyy-sh-obraznyy-1-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd45-17-18-m2500nms1-zazor-1mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-sh12kh20-2-1-0-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms1014-sh12kh20-bez-zazora-complect-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nm-sh12kh15-1-sht-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/etd40-20-12-m2500nms2-zazor-0-8mm-serdechnik-ferritovyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-7-5kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn8kh63-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m400nn-11-t10kh8kh25-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m600nn-13-4kh45-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm3-k10kh6kh5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m1500nm-k10kh6kh4-5-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/7m62-pr6kh1kh25-serdechnik-ferritovyy-podstroechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk50kh21kh12-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nmc1-pk47kh21kh11-1-sht-serdechnik-ferritovyy-p-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m150vn-s8-5kh105-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-sh4kh4-komplekt-serdechnik-ferritovyy-sh-obraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2500nms2-ps4kh15-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-ps5kh20-serdechnik-ferritovyy-sterzhnevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m4000nm-k12kh8kh6-serdechnik-ferritovyy-koltsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/m2000nm-gt12-8kh4-5kh14-9-serdechnik-ferritovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/regulyator-moshchnosti-ac-220v-1kw-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-87kh74kh26mm-s-ushami/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-k15615-1-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-k15729-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/korpus-k15515-2-metallosteklyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/modul-mpye5-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/modul-dcdc-tme1215s/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/ten-15-4813-dcdc-konvertor/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6018-modul-vvoda-signala-s-termopary-8-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6012-1-kanalnyy-modul-analogovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6021-modul-analogovogo-vyvoda-1-kanal/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6050-modul-diskretnogo-vvodavyvoda-7xdi-8xdo/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6060-modul-vvoda-vyvoda-4-kanala-vyvoda-rele/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6510-povtoritel-rs-485rs-422/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/nd-6052-8-mi-kanalnyy-izolirovannyy-modul-tsifrovogo-vvoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/logika-t-106u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/logika-t-202u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/mikroampermetr-m42306-0-50ma-25kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/ampermetr-m381-200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/giropolukompas-gpk-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/ampermetr-e365-1-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/teploprovodyashchaya-prokladka-pod-tranzistor-to-220silikon/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termostoykaya-vtulka-pod-tranzistor-to-220-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/shayba-ploskaya-latunnaya-nikelirovannaya-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/shayba-ploskaya-nikelirovannaya-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m5-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/gayka-m5-latunnaya-nikelirovannaya-shestigrannaya-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/gayka-m4-latunnaya-nikelirovannaya-shestigrannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m4-latunnyy-ukorochennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m6-latunnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/prokladka-slyudyanaya-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/flanets-dlya-p213/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/flanets-dlya-p213-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/lepestok-m5-latunnyy-enlarged/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/flanets-dlya-kt802-kt803-kt805-var2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/podlozhka-keramicheskaya-vk-94-1-30481-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/podshipnik-2000087-7x14x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/puskovoe-soprotivlenie-ps-250-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/manometr-distantsionnyy-elektricheskiy-edmu-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/zaryadka-avtomobilnaya-2-usb-2-1a-1a-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/podlozhka-polikorovaya-pk1-30-24-0-5-mm-s-odnostoronney-polirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termokatushka-tk-1-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/termokatushka-tk-1-1-5a/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F246"/>
+  <dimension ref="A1:F239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F246" sqref="F246"/>
+      <selection activeCell="F239" sqref="F239"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2553,101 +2490,101 @@
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F7" s="14">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="7"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="6">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F10" s="14">
         <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="6">
         <v>48</v>
       </c>
       <c r="F11" s="14">
         <v>1995</v>
       </c>
     </row>
@@ -3073,51 +3010,51 @@
       </c>
       <c r="D33" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E33" s="6">
         <v>3</v>
       </c>
       <c r="F33" s="14">
         <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F34" s="14">
         <v>370</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E35" s="6">
         <v>5</v>
       </c>
       <c r="F35" s="14">
         <v>345</v>
       </c>
     </row>
@@ -3173,4173 +3110,4033 @@
       </c>
       <c r="D38" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E38" s="6">
         <v>5</v>
       </c>
       <c r="F38" s="14">
         <v>365</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>9</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="6">
+        <v>2</v>
+      </c>
+      <c r="F39" s="14">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="14"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="5">
         <v>1</v>
       </c>
-      <c r="F39" s="14">
-[...10 lines deleted...]
-      <c r="C40" s="7" t="s">
+      <c r="B42" s="10" t="s">
         <v>99</v>
       </c>
-      <c r="D40" s="6" t="s">
+      <c r="C42" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="E40" s="6">
-[...7 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="D42" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="B41" s="6"/>
-[...21 lines deleted...]
-      <c r="F42" s="15" t="s">
+      <c r="E42" s="6">
         <v>8</v>
+      </c>
+      <c r="F42" s="14">
+        <v>0.7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E43" s="6">
-        <v>8</v>
+        <v>993</v>
       </c>
       <c r="F43" s="14">
-        <v>0.7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E44" s="6">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="F44" s="14">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E45" s="6">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="F45" s="14">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="6">
-        <v>1000</v>
+        <v>931</v>
       </c>
       <c r="F46" s="14">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E47" s="6">
-        <v>1000</v>
+        <v>466</v>
       </c>
       <c r="F47" s="14">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E48" s="6">
-        <v>469</v>
+        <v>998</v>
       </c>
       <c r="F48" s="14">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="14"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E50" s="13" t="s">
         <v>7</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C49" s="7" t="s">
+      <c r="F50" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5">
+        <v>1</v>
+      </c>
+      <c r="B51" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="D49" s="6" t="s">
+      <c r="C51" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="E49" s="6">
-[...10 lines deleted...]
-      <c r="B50" s="10" t="s">
+      <c r="D51" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="C50" s="7" t="s">
+      <c r="E51" s="6">
+        <v>189</v>
+      </c>
+      <c r="F51" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5">
+        <v>2</v>
+      </c>
+      <c r="B52" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="D50" s="6" t="s">
+      <c r="C52" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="E50" s="6">
-[...7 lines deleted...]
-      <c r="A51" s="3" t="s">
+      <c r="D52" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B51" s="6"/>
-[...9 lines deleted...]
-      <c r="B52" s="9" t="s">
+      <c r="E52" s="6">
+        <v>333</v>
+      </c>
+      <c r="F52" s="14">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E53" s="6">
-        <v>189</v>
+        <v>389</v>
       </c>
       <c r="F53" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E54" s="6">
-        <v>388</v>
+        <v>191</v>
       </c>
       <c r="F54" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="6">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="F55" s="14">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="6">
-        <v>191</v>
+        <v>144</v>
       </c>
       <c r="F56" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E57" s="6">
-        <v>391</v>
+        <v>368</v>
       </c>
       <c r="F57" s="14">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E58" s="6">
-        <v>196</v>
+        <v>162</v>
       </c>
       <c r="F58" s="14">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E59" s="6">
-        <v>386</v>
+        <v>185</v>
       </c>
       <c r="F59" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" s="6"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="14"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="12" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="5">
+      <c r="E61" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B60" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="7" t="s">
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="5">
+        <v>1</v>
+      </c>
+      <c r="B62" s="10" t="s">
         <v>149</v>
       </c>
-      <c r="D60" s="6" t="s">
+      <c r="C62" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="E60" s="6">
-[...10 lines deleted...]
-      <c r="B61" s="10" t="s">
+      <c r="D62" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="E62" s="6">
+        <v>3712</v>
+      </c>
+      <c r="F62" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="5">
+        <v>2</v>
+      </c>
+      <c r="B63" s="10" t="s">
         <v>152</v>
       </c>
-      <c r="D61" s="6" t="s">
+      <c r="C63" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="E61" s="6">
-[...7 lines deleted...]
-      <c r="A62" s="3" t="s">
+      <c r="D63" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="B62" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E63" s="6">
+        <v>4247</v>
+      </c>
+      <c r="F63" s="14">
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E64" s="6">
-        <v>5757</v>
+        <v>1044</v>
       </c>
       <c r="F64" s="14">
-        <v>1.5</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="6">
-        <v>3712</v>
+        <v>32</v>
       </c>
       <c r="F65" s="14">
-        <v>2</v>
+        <v>340</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E66" s="6">
-        <v>4252</v>
+        <v>3942</v>
       </c>
       <c r="F66" s="14">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E67" s="6">
-        <v>1060</v>
+        <v>13719</v>
       </c>
       <c r="F67" s="14">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E68" s="6">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="F68" s="14">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E69" s="6">
-        <v>3942</v>
+        <v>1</v>
       </c>
       <c r="F69" s="14">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E70" s="6">
-        <v>13719</v>
+        <v>134</v>
       </c>
       <c r="F70" s="14">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E71" s="6">
-        <v>6</v>
+        <v>593</v>
       </c>
       <c r="F71" s="14">
-        <v>350</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E72" s="6">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="F72" s="14">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E73" s="6">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="F73" s="14">
-        <v>33</v>
+        <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E74" s="6">
-        <v>593</v>
+        <v>1864</v>
       </c>
       <c r="F74" s="14">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E75" s="6">
-        <v>49</v>
+        <v>3339</v>
       </c>
       <c r="F75" s="14">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E76" s="6">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="F76" s="14">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E77" s="6">
-        <v>1864</v>
+        <v>285</v>
       </c>
       <c r="F77" s="14">
-        <v>14</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E78" s="6">
-        <v>3359</v>
+        <v>797</v>
       </c>
       <c r="F78" s="14">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E79" s="6">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="F79" s="14">
-        <v>59</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="6">
-        <v>285</v>
+        <v>94</v>
       </c>
       <c r="F80" s="14">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="6">
-        <v>797</v>
+        <v>2563</v>
       </c>
       <c r="F81" s="14">
-        <v>43</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E82" s="6">
-        <v>19</v>
+        <v>3020</v>
       </c>
       <c r="F82" s="14">
-        <v>340</v>
+        <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E83" s="6">
-        <v>94</v>
+        <v>10530</v>
       </c>
       <c r="F83" s="14">
-        <v>50</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E84" s="6">
-        <v>2633</v>
+        <v>297</v>
       </c>
       <c r="F84" s="14">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="6">
-        <v>3020</v>
+        <v>916</v>
       </c>
       <c r="F85" s="14">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="6">
-        <v>10530</v>
+        <v>33317</v>
       </c>
       <c r="F86" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="6">
-        <v>297</v>
+        <v>5</v>
       </c>
       <c r="F87" s="14">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E88" s="6">
-        <v>916</v>
+        <v>126</v>
       </c>
       <c r="F88" s="14">
-        <v>6</v>
+        <v>75</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E89" s="6">
-        <v>33317</v>
+        <v>12979</v>
       </c>
       <c r="F89" s="14">
-        <v>3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E90" s="6">
+        <v>5933</v>
+      </c>
+      <c r="F90" s="14">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E91" s="6">
-        <v>126</v>
+        <v>2667</v>
       </c>
       <c r="F91" s="14">
-        <v>75</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E92" s="6">
-        <v>12979</v>
+        <v>26</v>
       </c>
       <c r="F92" s="14">
-        <v>1.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="6">
-        <v>5937</v>
+        <v>388</v>
       </c>
       <c r="F93" s="14">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E94" s="6">
-        <v>2667</v>
+        <v>3361</v>
       </c>
       <c r="F94" s="14">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E95" s="6">
-        <v>30</v>
+        <v>4112</v>
       </c>
       <c r="F95" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E96" s="6">
-        <v>389</v>
+        <v>186</v>
       </c>
       <c r="F96" s="14">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E97" s="6">
-        <v>3385</v>
+        <v>57</v>
       </c>
       <c r="F97" s="14">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E98" s="6">
-        <v>4112</v>
+        <v>2017</v>
       </c>
       <c r="F98" s="14">
-        <v>10</v>
+        <v>72</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E99" s="6">
-        <v>186</v>
+        <v>4</v>
       </c>
       <c r="F99" s="14">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E100" s="6">
-        <v>57</v>
+        <v>849</v>
       </c>
       <c r="F100" s="14">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E101" s="6">
-        <v>2017</v>
+        <v>643</v>
       </c>
       <c r="F101" s="14">
-        <v>72</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E102" s="6">
-        <v>4</v>
+        <v>133</v>
       </c>
       <c r="F102" s="14">
-        <v>72</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E103" s="6">
-        <v>859</v>
+        <v>92</v>
       </c>
       <c r="F103" s="14">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E104" s="6">
-        <v>643</v>
+        <v>497</v>
       </c>
       <c r="F104" s="14">
         <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E105" s="6">
-        <v>137</v>
+        <v>58</v>
       </c>
       <c r="F105" s="14">
-        <v>18</v>
+        <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E106" s="6">
-        <v>100</v>
+        <v>2162</v>
       </c>
       <c r="F106" s="14">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E107" s="6">
-        <v>34</v>
+        <v>232</v>
       </c>
       <c r="F107" s="14">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E108" s="6">
-        <v>497</v>
+        <v>27</v>
       </c>
       <c r="F108" s="14">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E109" s="6">
-        <v>58</v>
+        <v>607</v>
       </c>
       <c r="F109" s="14">
-        <v>64</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E110" s="6">
-        <v>2162</v>
+        <v>260</v>
       </c>
       <c r="F110" s="14">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E111" s="6">
-        <v>232</v>
+        <v>1463</v>
       </c>
       <c r="F111" s="14">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E112" s="6">
-        <v>27</v>
+        <v>92203</v>
       </c>
       <c r="F112" s="14">
-        <v>22</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E113" s="6">
-        <v>607</v>
+        <v>2715</v>
       </c>
       <c r="F113" s="14">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E114" s="6">
-        <v>260</v>
+        <v>2879</v>
       </c>
       <c r="F114" s="14">
-        <v>70</v>
+        <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E115" s="6">
-        <v>1463</v>
+        <v>976</v>
       </c>
       <c r="F115" s="14">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E116" s="6">
-        <v>92203</v>
+        <v>5416</v>
       </c>
       <c r="F116" s="14">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E117" s="6">
-        <v>2715</v>
+        <v>58</v>
       </c>
       <c r="F117" s="14">
-        <v>6</v>
+        <v>85</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E118" s="6">
-        <v>2889</v>
+        <v>29</v>
       </c>
       <c r="F118" s="14">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E119" s="6">
-        <v>976</v>
+        <v>23</v>
       </c>
       <c r="F119" s="14">
-        <v>10</v>
+        <v>55</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E120" s="6">
-        <v>5416</v>
+        <v>1688</v>
       </c>
       <c r="F120" s="14">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E121" s="6">
-        <v>58</v>
+        <v>11088</v>
       </c>
       <c r="F121" s="14">
-        <v>85</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E122" s="6">
-        <v>29</v>
+        <v>1343</v>
       </c>
       <c r="F122" s="14">
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E123" s="6">
-        <v>23</v>
+        <v>2178</v>
       </c>
       <c r="F123" s="14">
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E124" s="6">
-        <v>1691</v>
+        <v>156</v>
       </c>
       <c r="F124" s="14">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E125" s="6">
-        <v>11098</v>
+        <v>94</v>
       </c>
       <c r="F125" s="14">
-        <v>8</v>
+        <v>37</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E126" s="6">
-        <v>1343</v>
+        <v>76</v>
       </c>
       <c r="F126" s="14">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E127" s="6">
-        <v>2178</v>
+        <v>792</v>
       </c>
       <c r="F127" s="14">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E128" s="6">
-        <v>156</v>
+        <v>1117</v>
       </c>
       <c r="F128" s="14">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E129" s="6">
-        <v>94</v>
+        <v>5843</v>
       </c>
       <c r="F129" s="14">
-        <v>37</v>
+        <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E130" s="6">
-        <v>76</v>
+        <v>15130</v>
       </c>
       <c r="F130" s="14">
-        <v>37</v>
+        <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E131" s="6">
-        <v>792</v>
+        <v>6038</v>
       </c>
       <c r="F131" s="14">
-        <v>27</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E132" s="6">
-        <v>1117</v>
+        <v>24</v>
       </c>
       <c r="F132" s="14">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E133" s="6">
-        <v>5843</v>
+        <v>128</v>
       </c>
       <c r="F133" s="14">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E134" s="6">
-        <v>15130</v>
+        <v>79</v>
       </c>
       <c r="F134" s="14">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E135" s="6">
-        <v>6038</v>
+        <v>4983</v>
       </c>
       <c r="F135" s="14">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E136" s="6">
-        <v>24</v>
+        <v>354</v>
       </c>
       <c r="F136" s="14">
-        <v>15</v>
+        <v>174</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E137" s="6">
-        <v>128</v>
+        <v>274</v>
       </c>
       <c r="F137" s="14">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E138" s="6">
-        <v>79</v>
+        <v>14113</v>
       </c>
       <c r="F138" s="14">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E139" s="6">
-        <v>4983</v>
+        <v>284</v>
       </c>
       <c r="F139" s="14">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E140" s="6">
-        <v>358</v>
+        <v>5516</v>
       </c>
       <c r="F140" s="14">
-        <v>174</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E141" s="6">
-        <v>276</v>
+        <v>40229</v>
       </c>
       <c r="F141" s="14">
-        <v>30</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E142" s="6">
-        <v>14118</v>
+        <v>515</v>
       </c>
       <c r="F142" s="14">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E143" s="6">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="F143" s="14">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E144" s="6">
-        <v>5516</v>
+        <v>507</v>
       </c>
       <c r="F144" s="14">
-        <v>3</v>
+        <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="6">
-        <v>40229</v>
+        <v>3745</v>
       </c>
       <c r="F145" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E146" s="6">
-        <v>515</v>
+        <v>3234</v>
       </c>
       <c r="F146" s="14">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E147" s="6">
-        <v>240</v>
+        <v>378</v>
       </c>
       <c r="F147" s="14">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E148" s="6">
-        <v>507</v>
+        <v>444</v>
       </c>
       <c r="F148" s="14">
-        <v>47</v>
+        <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E149" s="6">
-        <v>3745</v>
+        <v>99697</v>
       </c>
       <c r="F149" s="14">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E150" s="6">
-        <v>3238</v>
+        <v>4</v>
       </c>
       <c r="F150" s="14">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E151" s="6">
-        <v>378</v>
+        <v>2873</v>
       </c>
       <c r="F151" s="14">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E152" s="6">
-        <v>444</v>
+        <v>3975</v>
       </c>
       <c r="F152" s="14">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E153" s="6">
-        <v>99697</v>
+        <v>1771</v>
       </c>
       <c r="F153" s="14">
-        <v>6</v>
+        <v>64</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E154" s="6">
-        <v>4</v>
+        <v>888</v>
       </c>
       <c r="F154" s="14">
-        <v>72</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E155" s="6">
-        <v>2873</v>
+        <v>3907</v>
       </c>
       <c r="F155" s="14">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E156" s="6">
-        <v>3975</v>
+        <v>228</v>
       </c>
       <c r="F156" s="14">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E157" s="6">
-        <v>1771</v>
+        <v>5007</v>
       </c>
       <c r="F157" s="14">
-        <v>64</v>
+        <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E158" s="6">
-        <v>888</v>
+        <v>193</v>
       </c>
       <c r="F158" s="14">
-        <v>15</v>
+        <v>64</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E159" s="6">
-        <v>711</v>
+        <v>1052</v>
       </c>
       <c r="F159" s="14">
-        <v>3</v>
+        <v>36</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E160" s="6">
-        <v>3907</v>
+        <v>12345</v>
       </c>
       <c r="F160" s="14">
-        <v>3</v>
+        <v>60</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E161" s="6">
-        <v>228</v>
+        <v>264</v>
       </c>
       <c r="F161" s="14">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E162" s="6">
-        <v>5007</v>
+        <v>161</v>
       </c>
       <c r="F162" s="14">
-        <v>6</v>
+        <v>77</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E163" s="6">
-        <v>193</v>
+        <v>538</v>
       </c>
       <c r="F163" s="14">
-        <v>64</v>
+        <v>86</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E164" s="6">
-        <v>1052</v>
+        <v>6</v>
       </c>
       <c r="F164" s="14">
-        <v>36</v>
+        <v>86</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>458</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E165" s="6">
-        <v>12345</v>
+        <v>225</v>
       </c>
       <c r="F165" s="14">
-        <v>60</v>
+        <v>86</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E166" s="6">
-        <v>264</v>
+        <v>63</v>
       </c>
       <c r="F166" s="14">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E167" s="6">
-        <v>161</v>
+        <v>6299</v>
       </c>
       <c r="F167" s="14">
-        <v>77</v>
+        <v>44</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E168" s="6">
-        <v>538</v>
+        <v>46651</v>
       </c>
       <c r="F168" s="14">
-        <v>86</v>
+        <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E169" s="6">
-        <v>6</v>
+        <v>2228</v>
       </c>
       <c r="F169" s="14">
-        <v>86</v>
+        <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E170" s="6">
-        <v>225</v>
+        <v>1075</v>
       </c>
       <c r="F170" s="14">
-        <v>86</v>
+        <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E171" s="6">
-        <v>63</v>
+        <v>3113</v>
       </c>
       <c r="F171" s="14">
-        <v>32</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E172" s="6">
-        <v>6299</v>
+        <v>902</v>
       </c>
       <c r="F172" s="14">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E173" s="6">
-        <v>46657</v>
+        <v>541</v>
       </c>
       <c r="F173" s="14">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E174" s="6">
-        <v>2229</v>
+        <v>159623</v>
       </c>
       <c r="F174" s="14">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E175" s="6">
-        <v>1075</v>
+        <v>824</v>
       </c>
       <c r="F175" s="14">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E176" s="6">
-        <v>3118</v>
+        <v>914</v>
       </c>
       <c r="F176" s="14">
-        <v>4</v>
+        <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E177" s="6">
-        <v>902</v>
+        <v>864</v>
       </c>
       <c r="F177" s="14">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E178" s="6">
-        <v>561</v>
+        <v>11718</v>
       </c>
       <c r="F178" s="14">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E179" s="6">
-        <v>159627</v>
+        <v>50862</v>
       </c>
       <c r="F179" s="14">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E180" s="6">
-        <v>824</v>
+        <v>6054</v>
       </c>
       <c r="F180" s="14">
-        <v>26</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E181" s="6">
-        <v>914</v>
+        <v>2002</v>
       </c>
       <c r="F181" s="14">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E182" s="6">
-        <v>864</v>
+        <v>28196</v>
       </c>
       <c r="F182" s="14">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="5">
-[...2 lines deleted...]
-      <c r="B183" s="10" t="s">
+      <c r="A183" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="C183" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F183" s="14">
+      <c r="B183" s="6"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="14"/>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" s="12" t="s">
         <v>6</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>2</v>
+      <c r="E184" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F184" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>122</v>
+        <v>1</v>
       </c>
       <c r="B185" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="E185" s="6">
+        <v>6</v>
+      </c>
+      <c r="F185" s="14">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B186" s="6"/>
+      <c r="C186" s="7"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="14"/>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B187" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E187" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F187" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="5">
+        <v>1</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="C188" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="C185" s="7" t="s">
+      <c r="D188" s="6" t="s">
         <v>519</v>
       </c>
-      <c r="D185" s="6" t="s">
+      <c r="E188" s="6">
+        <v>1354</v>
+      </c>
+      <c r="F188" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="5">
+        <v>2</v>
+      </c>
+      <c r="B189" s="10" t="s">
         <v>520</v>
       </c>
-      <c r="E185" s="6">
-[...10 lines deleted...]
-      <c r="B186" s="10" t="s">
+      <c r="C189" s="7" t="s">
         <v>521</v>
       </c>
-      <c r="C186" s="7" t="s">
+      <c r="D189" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="D186" s="6" t="s">
-[...56 lines deleted...]
-        <v>8</v>
+      <c r="E189" s="6">
+        <v>137</v>
+      </c>
+      <c r="F189" s="14">
+        <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B190" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="E190" s="6">
+        <v>17144</v>
+      </c>
+      <c r="F190" s="14">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="5">
+        <v>4</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>526</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="D191" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="C190" s="7" t="s">
+      <c r="E191" s="6">
+        <v>1257</v>
+      </c>
+      <c r="F191" s="14">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="D190" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E190" s="6">
+      <c r="B192" s="6"/>
+      <c r="C192" s="7"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="14"/>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F193" s="15" t="s">
         <v>8</v>
-      </c>
-[...51 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="E194" s="6">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="F194" s="14">
-        <v>22</v>
+        <v>478</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="E195" s="6">
-        <v>17144</v>
+        <v>6</v>
       </c>
       <c r="F195" s="14">
-        <v>20</v>
+        <v>185</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
+        <v>3</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>536</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="E196" s="6">
+        <v>1</v>
+      </c>
+      <c r="F196" s="14">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="5">
         <v>4</v>
       </c>
-      <c r="B196" s="10" t="s">
+      <c r="B197" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="D197" s="6" t="s">
         <v>541</v>
       </c>
-      <c r="C196" s="7" t="s">
+      <c r="E197" s="6">
+        <v>1</v>
+      </c>
+      <c r="F197" s="14">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="5">
+        <v>5</v>
+      </c>
+      <c r="B198" s="10" t="s">
         <v>542</v>
       </c>
-      <c r="D196" s="6" t="s">
+      <c r="C198" s="7" t="s">
         <v>543</v>
       </c>
-      <c r="E196" s="6">
-[...7 lines deleted...]
-      <c r="A197" s="3" t="s">
+      <c r="D198" s="6" t="s">
         <v>544</v>
       </c>
-      <c r="B197" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E198" s="6">
+        <v>2</v>
+      </c>
+      <c r="F198" s="14">
+        <v>1733</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E199" s="6">
-        <v>175</v>
+        <v>1</v>
       </c>
       <c r="F199" s="14">
-        <v>478</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E200" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F200" s="14">
-        <v>185</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E201" s="6">
         <v>1</v>
       </c>
       <c r="F201" s="14">
-        <v>960</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E202" s="6">
         <v>1</v>
       </c>
       <c r="F202" s="14">
-        <v>2884</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E203" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F203" s="14">
-        <v>1733</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>562</v>
       </c>
       <c r="E204" s="6">
         <v>1</v>
       </c>
       <c r="F204" s="14">
-        <v>3663</v>
+        <v>180</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E205" s="6">
         <v>1</v>
       </c>
       <c r="F205" s="14">
-        <v>2138</v>
+        <v>180</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="5">
+      <c r="A206" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B206" s="6"/>
+      <c r="C206" s="7"/>
+      <c r="D206" s="6"/>
+      <c r="E206" s="6"/>
+      <c r="F206" s="14"/>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E207" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F207" s="15" t="s">
         <v>8</v>
-      </c>
-[...33 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="E208" s="6">
-        <v>1</v>
+        <v>167</v>
       </c>
       <c r="F208" s="14">
-        <v>3256</v>
+        <v>170</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="E209" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F209" s="14">
-        <v>160</v>
+        <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="E210" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F210" s="14">
-        <v>180</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B211" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="E211" s="6">
+        <v>25</v>
+      </c>
+      <c r="F211" s="14">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="7"/>
+      <c r="D212" s="6"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="14"/>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E213" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F213" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="5">
+        <v>1</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C214" s="7" t="s">
         <v>581</v>
       </c>
-      <c r="C211" s="7" t="s">
+      <c r="D214" s="6" t="s">
         <v>582</v>
       </c>
-      <c r="D211" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E211" s="6">
+      <c r="E214" s="6">
+        <v>1742</v>
+      </c>
+      <c r="F214" s="14">
         <v>1</v>
-      </c>
-[...51 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="E215" s="6">
-        <v>167</v>
+        <v>1740</v>
       </c>
       <c r="F215" s="14">
-        <v>170</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B216" s="10" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="E216" s="6">
-        <v>1</v>
+        <v>20517</v>
       </c>
       <c r="F216" s="14">
-        <v>420</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B217" s="10" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="E217" s="6">
-        <v>15</v>
+        <v>33856</v>
       </c>
       <c r="F217" s="14">
-        <v>1800</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B218" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="E218" s="6">
+        <v>6809</v>
+      </c>
+      <c r="F218" s="14">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" s="5">
+        <v>6</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="C219" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="D219" s="6" t="s">
         <v>597</v>
       </c>
-      <c r="C218" s="7" t="s">
+      <c r="E219" s="6">
+        <v>9255</v>
+      </c>
+      <c r="F219" s="14">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220" s="5">
+        <v>7</v>
+      </c>
+      <c r="B220" s="10" t="s">
         <v>598</v>
       </c>
-      <c r="D218" s="6" t="s">
+      <c r="C220" s="7" t="s">
         <v>599</v>
       </c>
-      <c r="E218" s="6">
-[...7 lines deleted...]
-      <c r="A219" s="3" t="s">
+      <c r="D220" s="6" t="s">
         <v>600</v>
       </c>
-      <c r="B219" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E220" s="6">
+        <v>211</v>
+      </c>
+      <c r="F220" s="14">
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E221" s="6">
-        <v>1767</v>
+        <v>35355</v>
       </c>
       <c r="F221" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E222" s="6">
-        <v>1740</v>
+        <v>27083</v>
       </c>
       <c r="F222" s="14">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E223" s="6">
-        <v>20517</v>
+        <v>261</v>
       </c>
       <c r="F223" s="14">
-        <v>0.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E224" s="6">
-        <v>33956</v>
+        <v>22344</v>
       </c>
       <c r="F224" s="14">
-        <v>0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E225" s="6">
-        <v>7709</v>
+        <v>1887</v>
       </c>
       <c r="F225" s="14">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E226" s="6">
-        <v>10055</v>
+        <v>1074</v>
       </c>
       <c r="F226" s="14">
-        <v>0.75</v>
+        <v>3</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E227" s="6">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="F227" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E228" s="6">
-        <v>35355</v>
+        <v>83</v>
       </c>
       <c r="F228" s="14">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" s="5">
-[...2 lines deleted...]
-      <c r="B229" s="10" t="s">
+      <c r="A229" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="C229" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B229" s="6"/>
+      <c r="C229" s="7"/>
+      <c r="D229" s="6"/>
+      <c r="E229" s="6"/>
+      <c r="F229" s="14"/>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="5">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A230" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B230" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E230" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F230" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B231" s="10" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="E231" s="6">
-        <v>22444</v>
+        <v>172</v>
       </c>
       <c r="F231" s="14">
-        <v>1</v>
+        <v>38</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="E232" s="6">
-        <v>1887</v>
+        <v>9</v>
       </c>
       <c r="F232" s="14">
-        <v>3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="E233" s="6">
-        <v>1074</v>
+        <v>6</v>
       </c>
       <c r="F233" s="14">
-        <v>3</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="E234" s="6">
-        <v>261</v>
+        <v>7</v>
       </c>
       <c r="F234" s="14">
-        <v>1</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B235" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="E235" s="6">
+        <v>873</v>
+      </c>
+      <c r="F235" s="14">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" s="5">
+        <v>6</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="D236" s="6" t="s">
         <v>643</v>
       </c>
-      <c r="C235" s="7" t="s">
+      <c r="E236" s="6">
+        <v>619</v>
+      </c>
+      <c r="F236" s="14">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" s="5">
+        <v>7</v>
+      </c>
+      <c r="B237" s="10" t="s">
         <v>644</v>
       </c>
-      <c r="D235" s="6" t="s">
+      <c r="C237" s="7" t="s">
         <v>645</v>
       </c>
-      <c r="E235" s="6">
-[...7 lines deleted...]
-      <c r="A236" s="3" t="s">
+      <c r="D237" s="6" t="s">
         <v>646</v>
       </c>
-      <c r="B236" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E237" s="6">
+        <v>575</v>
+      </c>
+      <c r="F237" s="14">
+        <v>30</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E238" s="6">
-        <v>172</v>
+        <v>26</v>
       </c>
       <c r="F238" s="14">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>650</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E239" s="6">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F239" s="14">
-        <v>25</v>
-[...138 lines deleted...]
-      <c r="F246" s="14">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:B245"/>
+  <autoFilter ref="B5:B238"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A41:F41"/>
-[...7 lines deleted...]
-    <mergeCell ref="A236:F236"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A186:F186"/>
+    <mergeCell ref="A192:F192"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A212:F212"/>
+    <mergeCell ref="A229:F229"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_37"/>
-    <hyperlink ref="D50" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="D60" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="D61" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_72"/>
@@ -7415,102 +7212,95 @@
     <hyperlink ref="D158" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="D183" r:id="rId_hyperlink_167"/>
-[...8 lines deleted...]
-    <hyperlink ref="D196" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_183"/>
-    <hyperlink ref="D206" r:id="rId_hyperlink_184"/>
-[...9 lines deleted...]
-    <hyperlink ref="D218" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="D229" r:id="rId_hyperlink_203"/>
-[...5 lines deleted...]
-    <hyperlink ref="D235" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_211"/>
-    <hyperlink ref="D240" r:id="rId_hyperlink_212"/>
-[...5 lines deleted...]
-    <hyperlink ref="D246" r:id="rId_hyperlink_218"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>