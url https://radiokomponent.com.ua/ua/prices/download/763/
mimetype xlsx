--- v0 (2026-05-13)
+++ v1 (2026-06-10)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$163</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$170</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
   <si>
     <t>Прайс-лист http://radiokomponent.com.ua</t>
   </si>
   <si>
     <t>Светотехника</t>
   </si>
   <si>
     <t>Светодиоды</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -259,86 +259,113 @@
   <si>
     <t>Светодиод 3мм зеленый прозрачный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24097</t>
   </si>
   <si>
     <t>Инфракрасный фотодиод 5мм 940нм</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-5mm-940nm/</t>
   </si>
   <si>
     <t>24098</t>
   </si>
   <si>
     <t>Инфракрасный фотодиод 3мм 940нм</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-3mm-940nm/</t>
   </si>
   <si>
+    <t>24319</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм БЕЛЫЙ, 40-45LM, 80FW 0.5W, (H=7мм)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/</t>
+  </si>
+  <si>
     <t>24320</t>
   </si>
   <si>
     <t>Светодиод 8мм зеленый прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24321</t>
   </si>
   <si>
     <t>Светодиод 8мм желтый прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
+    <t>24322</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм красный прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
     <t>24323</t>
   </si>
   <si>
     <t>Светодиод 8мм синий прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24324</t>
   </si>
   <si>
     <t>Светодиод 4.8мм оранжевый прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
+    <t>24326</t>
+  </si>
+  <si>
+    <t>Светодиод 4.8мм красный прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
     <t>24327</t>
   </si>
   <si>
     <t>Светодиод 4.8мм желтый прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24329</t>
   </si>
   <si>
     <t>Светодиод 4.8мм фиолетовый прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-fioletovyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24330</t>
   </si>
   <si>
     <t>Светодиод 4.8мм розовый прозрачный, линза 120*</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/</t>
@@ -448,50 +475,59 @@
   <si>
     <t>Светодиод 8мм зеленый прозрачный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24349</t>
   </si>
   <si>
     <t>Светодиод 5мм розовый прозрачный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rozovyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24351</t>
   </si>
   <si>
     <t>Светодиод 3мм синий диффузный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-diffuznyy/</t>
   </si>
   <si>
+    <t>24352</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм зеленый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-diffuznyy/</t>
+  </si>
+  <si>
     <t>24355</t>
   </si>
   <si>
     <t>Светодиод 3мм оранжевый матовый</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-oranzhevyy-matovyy/</t>
   </si>
   <si>
     <t>24357</t>
   </si>
   <si>
     <t>Светодиод 5мм красный+зеленый матовый</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/</t>
   </si>
   <si>
     <t>24358</t>
   </si>
   <si>
     <t>Светодиод 5мм красный+зеленый матовый 3pin (C(-))-общий катод</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/</t>
@@ -655,50 +691,59 @@
   <si>
     <t>Светодиод 5х14,5 мм желтый диффузный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/</t>
   </si>
   <si>
     <t>24091</t>
   </si>
   <si>
     <t>Светодиод 5х14,5 мм зеленый диффузный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/</t>
   </si>
   <si>
     <t>25145</t>
   </si>
   <si>
     <t>Светодиод 2х5х7мм желтый диффузный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/</t>
   </si>
   <si>
+    <t>25700</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм красный+зеленый матовый 3pin (A(+))-общий анод</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/</t>
+  </si>
+  <si>
     <t>25701</t>
   </si>
   <si>
     <t>Светодиод 3мм красный прозрачный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-krasnyy-prozrachnyy/</t>
   </si>
   <si>
     <t>25703</t>
   </si>
   <si>
     <t>Светодиод 2х5х7мм синий диффузный</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/</t>
   </si>
   <si>
     <t>25771</t>
   </si>
   <si>
     <t>Светодиод 1W синий 460-465 nm, 40 Lm</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/</t>
@@ -1364,50 +1409,68 @@
     <t>25267</t>
   </si>
   <si>
     <t>COB-1Led-2W-24V (8000K), cветодиодный модуль</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/</t>
   </si>
   <si>
     <t>25268</t>
   </si>
   <si>
     <t>5050-3Led-RGB-0,72W-12V cветодиодный модуль</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/</t>
   </si>
   <si>
     <t>25283</t>
   </si>
   <si>
     <t>LED-B-0,08W-IP65-12V синий (50шт. комплект) светодиоды быстрого монтажа</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/</t>
+  </si>
+  <si>
+    <t>27442</t>
+  </si>
+  <si>
+    <t>B003338_B плата заднего фонаря Nissan Qashqai 2010-2014 г. левая</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-levaya/</t>
+  </si>
+  <si>
+    <t>27441</t>
+  </si>
+  <si>
+    <t>B003339_B плата заднего фонаря Nissan Qashqai 2010-2014 г. правая</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-pravaya/</t>
   </si>
   <si>
     <t>28498</t>
   </si>
   <si>
     <t>5730-3Led-W-1W-12V светодиодный модуль 75мм</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/</t>
   </si>
   <si>
     <t>Светодиодные и ЖКИ индикаторы</t>
   </si>
   <si>
     <t>24579</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S2831AR  3 разряда красный 0.28 дюйма</t>
   </si>
   <si>
     <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/</t>
   </si>
   <si>
     <t>24581</t>
   </si>
@@ -1832,62 +1895,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zelenyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zgeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-siniyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al360b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al102gm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106v/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-sinyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-5mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-3mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-fioletovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rozovyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/al107b-svetodiod-infrakrasnyy-24-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zhyeltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al109a/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al307nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-31mm-cob-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-4014-54smd-1156-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-36mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-cob-spiral-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-3smd-5050-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-20w-6000k-ic-drayver-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zelenyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zgeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-siniyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al360b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al102gm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106v/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-sinyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-5mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-3mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-fioletovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rozovyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/al107b-svetodiod-infrakrasnyy-24-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zhyeltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al109a/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al307nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-31mm-cob-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-4014-54smd-1156-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-36mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-cob-spiral-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-3smd-5050-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-20w-6000k-ic-drayver-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F164"/>
+  <dimension ref="A1:F171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F164" sqref="F164"/>
+      <selection activeCell="F171" sqref="F171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1960,51 +2023,51 @@
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>389</v>
       </c>
       <c r="F8" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
-        <v>622</v>
+        <v>562</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>303</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
     </row>
@@ -2320,2767 +2383,2907 @@
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
         <v>31</v>
       </c>
       <c r="F26" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F27" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
         <v>149</v>
       </c>
       <c r="F28" s="14">
         <v>0.8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="F29" s="14">
         <v>2.5</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6">
         <v>60</v>
       </c>
       <c r="F30" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6">
-        <v>31</v>
+        <v>1002</v>
       </c>
       <c r="F31" s="14">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="F32" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="F33" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6">
-        <v>750</v>
+        <v>349</v>
       </c>
       <c r="F34" s="14">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6">
-        <v>948</v>
+        <v>76</v>
       </c>
       <c r="F35" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6">
-        <v>5</v>
+        <v>750</v>
       </c>
       <c r="F36" s="14">
         <v>1.5</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6">
-        <v>166</v>
+        <v>1000</v>
       </c>
       <c r="F37" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
-        <v>297</v>
+        <v>948</v>
       </c>
       <c r="F38" s="14">
-        <v>2.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6">
-        <v>265</v>
+        <v>5</v>
       </c>
       <c r="F39" s="14">
-        <v>3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6">
-        <v>93</v>
+        <v>166</v>
       </c>
       <c r="F40" s="14">
-        <v>4.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6">
-        <v>24</v>
+        <v>297</v>
       </c>
       <c r="F41" s="14">
-        <v>4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6">
-        <v>386</v>
+        <v>265</v>
       </c>
       <c r="F42" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="F43" s="14">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="F44" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6">
-        <v>156</v>
+        <v>386</v>
       </c>
       <c r="F45" s="14">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6">
-        <v>248</v>
+        <v>2</v>
       </c>
       <c r="F46" s="14">
-        <v>3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="6">
-        <v>301</v>
+        <v>96</v>
       </c>
       <c r="F47" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6">
-        <v>287</v>
+        <v>156</v>
       </c>
       <c r="F48" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6">
-        <v>333</v>
+        <v>248</v>
       </c>
       <c r="F49" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="F50" s="14">
-        <v>1.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6">
-        <v>155</v>
+        <v>287</v>
       </c>
       <c r="F51" s="14">
-        <v>1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="6">
-        <v>469</v>
+        <v>333</v>
       </c>
       <c r="F52" s="14">
-        <v>1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="6">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="F53" s="14">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="F54" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6">
-        <v>187</v>
+        <v>1001</v>
       </c>
       <c r="F55" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6">
-        <v>18</v>
+        <v>459</v>
       </c>
       <c r="F56" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6">
-        <v>7</v>
+        <v>256</v>
       </c>
       <c r="F57" s="14">
-        <v>3.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6">
-        <v>67</v>
+        <v>181</v>
       </c>
       <c r="F58" s="14">
-        <v>3.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6">
-        <v>529</v>
+        <v>185</v>
       </c>
       <c r="F59" s="14">
         <v>1.5</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="6">
-        <v>6941</v>
+        <v>18</v>
       </c>
       <c r="F60" s="14">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="6">
-        <v>417</v>
+        <v>7</v>
       </c>
       <c r="F61" s="14">
-        <v>1</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="6">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="F62" s="14">
-        <v>1</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="6">
-        <v>306</v>
+        <v>529</v>
       </c>
       <c r="F63" s="14">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="6">
-        <v>674</v>
+        <v>6936</v>
       </c>
       <c r="F64" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6">
-        <v>269</v>
+        <v>417</v>
       </c>
       <c r="F65" s="14">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6">
-        <v>944</v>
+        <v>36</v>
       </c>
       <c r="F66" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="6">
-        <v>71</v>
+        <v>306</v>
       </c>
       <c r="F67" s="14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="6">
-        <v>360</v>
+        <v>674</v>
       </c>
       <c r="F68" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="6">
-        <v>105</v>
+        <v>268</v>
       </c>
       <c r="F69" s="14">
-        <v>3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="6">
-        <v>1552</v>
+        <v>934</v>
       </c>
       <c r="F70" s="14">
-        <v>0.7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="6">
-        <v>257</v>
+        <v>71</v>
       </c>
       <c r="F71" s="14">
-        <v>0.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="6">
-        <v>6</v>
+        <v>360</v>
       </c>
       <c r="F72" s="14">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="6">
-        <v>51</v>
+        <v>105</v>
       </c>
       <c r="F73" s="14">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="6">
-        <v>559</v>
+        <v>1552</v>
       </c>
       <c r="F74" s="14">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="6">
-        <v>870</v>
+        <v>257</v>
       </c>
       <c r="F75" s="14">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="6">
-        <v>503</v>
+        <v>6</v>
       </c>
       <c r="F76" s="14">
         <v>1.2</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="6">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F77" s="14">
-        <v>6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="6">
-        <v>34</v>
+        <v>559</v>
       </c>
       <c r="F78" s="14">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="6">
-        <v>8</v>
+        <v>200</v>
       </c>
       <c r="F79" s="14">
-        <v>10</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="6">
-        <v>1626</v>
+        <v>860</v>
       </c>
       <c r="F80" s="14">
-        <v>2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="6">
-        <v>1261</v>
+        <v>503</v>
       </c>
       <c r="F81" s="14">
-        <v>3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="3" t="s">
+      <c r="A82" s="5">
+        <v>76</v>
+      </c>
+      <c r="B82" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="B82" s="6"/>
-[...3 lines deleted...]
-      <c r="F82" s="14"/>
+      <c r="C82" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="E82" s="6">
+        <v>15</v>
+      </c>
+      <c r="F82" s="14">
+        <v>6</v>
+      </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D83" s="12" t="s">
+      <c r="A83" s="5">
+        <v>77</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="E83" s="6">
+        <v>34</v>
+      </c>
+      <c r="F83" s="14">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E84" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F84" s="14">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
+        <v>79</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="E85" s="6">
+        <v>1613</v>
+      </c>
+      <c r="F85" s="14">
         <v>2</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
+        <v>80</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="E86" s="6">
+        <v>1261</v>
+      </c>
+      <c r="F86" s="14">
         <v>3</v>
       </c>
-      <c r="B86" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E86" s="6">
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="14"/>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B88" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="F86" s="14">
-[...24 lines deleted...]
-      <c r="A88" s="5">
+      <c r="C88" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B88" s="10" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="D88" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E88" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E89" s="6">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="F89" s="14">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E90" s="6">
+        <v>4</v>
+      </c>
+      <c r="F90" s="14">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E91" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F91" s="14">
-        <v>75</v>
+        <v>51</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E92" s="6">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F92" s="14">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E93" s="6">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F93" s="14">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E94" s="6">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F94" s="14">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E95" s="6">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F95" s="14">
-        <v>33</v>
+        <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E96" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F96" s="14">
-        <v>64</v>
+        <v>75</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E97" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F97" s="14">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F98" s="14">
         <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E99" s="6">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="F99" s="14">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E100" s="6">
+        <v>5</v>
+      </c>
+      <c r="F100" s="14">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="5">
+        <v>13</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="E101" s="6">
         <v>4</v>
       </c>
-      <c r="F100" s="14">
-[...11 lines deleted...]
-      <c r="F101" s="14"/>
+      <c r="F101" s="14">
+        <v>64</v>
+      </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A102" s="5">
+        <v>14</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="6">
+        <v>10</v>
+      </c>
+      <c r="F102" s="14">
+        <v>64</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E103" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F103" s="14">
-        <v>9</v>
+        <v>68</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E104" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F104" s="14">
-        <v>9</v>
+        <v>146</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
+        <v>17</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="E105" s="6">
+        <v>4</v>
+      </c>
+      <c r="F105" s="14">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="B106" s="6"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="6"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="14"/>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B105" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F105" s="14">
+      <c r="B107" s="9" t="s">
         <v>4</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="A107" s="5">
+      <c r="C107" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B107" s="10" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="D107" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E107" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F107" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="6">
+        <v>11</v>
+      </c>
+      <c r="F108" s="14">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E109" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F109" s="14">
-        <v>44</v>
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E110" s="6">
+        <v>13</v>
+      </c>
+      <c r="F110" s="14">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E111" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F111" s="14">
-        <v>28</v>
+        <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E112" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F112" s="14">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E113" s="6">
+        <v>8</v>
+      </c>
+      <c r="F113" s="14">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E114" s="6">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="F114" s="14">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E115" s="6">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="F115" s="14">
-        <v>3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E116" s="6">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="F116" s="14">
-        <v>3</v>
+        <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E117" s="6">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="F117" s="14">
-        <v>3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E118" s="6">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="F118" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E119" s="6">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F119" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E120" s="6">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="F120" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E121" s="6">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F121" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E122" s="6">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="F122" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E123" s="6">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="F123" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E124" s="6">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="F124" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E125" s="6">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="F125" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E126" s="6">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="F126" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E127" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F127" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E128" s="6">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="F128" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E129" s="6">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="F129" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E130" s="6">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F130" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E131" s="6">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="F131" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E132" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F132" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E133" s="6">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F133" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E134" s="6">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F134" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E135" s="6">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="F135" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E136" s="6">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="F136" s="14">
-        <v>4</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E137" s="6">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F137" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E138" s="6">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="F138" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E139" s="6">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="F139" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E140" s="6">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="F140" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E141" s="6">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="F141" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E142" s="6">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F142" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E143" s="6">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="F143" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E144" s="6">
+        <v>76</v>
+      </c>
+      <c r="F144" s="14">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="F145" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F146" s="14">
-        <v>164</v>
+        <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E147" s="6">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F147" s="14">
-        <v>116</v>
+        <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E148" s="6">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="F148" s="14">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E149" s="6">
+        <v>4</v>
+      </c>
+      <c r="F149" s="14">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E150" s="6">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="F150" s="14">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E151" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F151" s="14">
-        <v>17</v>
+        <v>164</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E152" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F152" s="14">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="5">
+        <v>46</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="E153" s="6">
+        <v>4</v>
+      </c>
+      <c r="F153" s="14">
         <v>9</v>
       </c>
     </row>
-    <row r="153" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="154" spans="1:6">
-      <c r="A154" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C154" s="11" t="s">
+      <c r="A154" s="5">
+        <v>47</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="E154" s="6">
         <v>5</v>
       </c>
-      <c r="D154" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="F154" s="14">
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="E155" s="6">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="F155" s="14">
-        <v>70</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E156" s="6">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F156" s="14">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
+        <v>50</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="E157" s="6">
         <v>3</v>
       </c>
-      <c r="B157" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F157" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B158" s="6"/>
+      <c r="C158" s="7"/>
+      <c r="D158" s="6"/>
+      <c r="E158" s="6"/>
+      <c r="F158" s="14"/>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E159" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="5">
+        <v>1</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="E160" s="6">
+        <v>41</v>
+      </c>
+      <c r="F160" s="14">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="5">
+        <v>2</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="E161" s="6">
+        <v>14</v>
+      </c>
+      <c r="F161" s="14">
         <v>12</v>
-      </c>
-[...68 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="E162" s="6">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="F162" s="14">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="E163" s="6">
         <v>6</v>
       </c>
       <c r="F163" s="14">
-        <v>12</v>
+        <v>96</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
+        <v>5</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="E164" s="6">
+        <v>26</v>
+      </c>
+      <c r="F164" s="14">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="5">
+        <v>6</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>468</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="E165" s="6">
+        <v>8</v>
+      </c>
+      <c r="F165" s="14">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="5">
+        <v>7</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="E166" s="6">
+        <v>173</v>
+      </c>
+      <c r="F166" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="7"/>
+      <c r="D167" s="6"/>
+      <c r="E167" s="6"/>
+      <c r="F167" s="14"/>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B164" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E164" s="6">
+      <c r="B168" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F168" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="5">
+        <v>1</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>475</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="E169" s="6">
+        <v>25</v>
+      </c>
+      <c r="F169" s="14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="5">
+        <v>2</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="E170" s="6">
+        <v>6</v>
+      </c>
+      <c r="F170" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="5">
+        <v>3</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="E171" s="6">
         <v>11</v>
       </c>
-      <c r="F164" s="14">
+      <c r="F171" s="14">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:B163"/>
+  <autoFilter ref="B5:B170"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A82:F82"/>
-[...2 lines deleted...]
-    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A87:F87"/>
+    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A158:F158"/>
+    <mergeCell ref="A167:F167"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
@@ -5114,125 +5317,132 @@
     <hyperlink ref="D57" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_75"/>
-    <hyperlink ref="D84" r:id="rId_hyperlink_76"/>
-[...3 lines deleted...]
-    <hyperlink ref="D88" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_92"/>
-    <hyperlink ref="D103" r:id="rId_hyperlink_93"/>
-[...3 lines deleted...]
-    <hyperlink ref="D107" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_142"/>
-    <hyperlink ref="D155" r:id="rId_hyperlink_143"/>
-[...6 lines deleted...]
-    <hyperlink ref="D164" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_157"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>