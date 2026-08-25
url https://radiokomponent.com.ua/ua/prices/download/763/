--- v1 (2026-06-10)
+++ v2 (2026-08-25)
@@ -7,1509 +7,1527 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$170</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$B$172</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
   <si>
     <t>Прайс-лист http://radiokomponent.com.ua</t>
   </si>
   <si>
     <t>Светотехника</t>
   </si>
   <si>
     <t>Светодиоды</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>20479</t>
   </si>
   <si>
     <t>Светодиод 3мм синий матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-matovyy/</t>
   </si>
   <si>
     <t>20482</t>
   </si>
   <si>
     <t>Светодиод 5мм желтый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-matovyy/</t>
   </si>
   <si>
     <t>20485</t>
   </si>
   <si>
     <t>Светодиод 5мм белый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-prozrachnyy/</t>
   </si>
   <si>
     <t>20658</t>
   </si>
   <si>
     <t>Светодиод 5мм красный прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/</t>
+  </si>
+  <si>
+    <t>20668</t>
+  </si>
+  <si>
+    <t>Светодиод 1W Холодный Белый 6000-6500К, 100-120 Lm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-1w-kholodnyy-belyy-6500-9000k-100-120-lm/</t>
+  </si>
+  <si>
+    <t>20669</t>
+  </si>
+  <si>
+    <t>Светодиод 3W Холодный Белый 6000-6500К, 220-220 Lm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-6500-9000k-100-120-lm/</t>
+  </si>
+  <si>
+    <t>20752</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 1206 желтый 586-588nm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-zgeltyy/</t>
+  </si>
+  <si>
+    <t>20753</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 1206 синий 470-472nm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-siniyy/</t>
+  </si>
+  <si>
+    <t>20794</t>
+  </si>
+  <si>
+    <t>Светодиод 5х2х7mm Желтый матовый 80-120mcd</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/</t>
+  </si>
+  <si>
+    <t>21391</t>
+  </si>
+  <si>
+    <t>Светодиод АЛ360Б</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-al360b/</t>
+  </si>
+  <si>
+    <t>23153</t>
+  </si>
+  <si>
+    <t>Светодиод 3W Теплый Белый 3000-3200К, 220-220 Lm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-3000-3200k-100-120-lm/</t>
+  </si>
+  <si>
+    <t>23254</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм БЕЛЫЙ, 40-45LM, 80FW 0.75W, (H=7мм)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/</t>
+  </si>
+  <si>
+    <t>23414</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм БЕЛЫЙ 18000-20000 mcd 3.0-3.2V</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/</t>
+  </si>
+  <si>
+    <t>23417</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм желтый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/</t>
+  </si>
+  <si>
+    <t>23547</t>
+  </si>
+  <si>
+    <t>Светодиод АЛ102ГМ</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-al102gm/</t>
+  </si>
+  <si>
+    <t>23615</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0805 белый HT17-2102UWC</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/</t>
+  </si>
+  <si>
+    <t>23616</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0805 синий HT17-2102UBC</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/</t>
+  </si>
+  <si>
+    <t>23618</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0805 красный HT-B2012URC</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/</t>
+  </si>
+  <si>
+    <t>23619</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0805 желтый HT17-2102UYC</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/</t>
+  </si>
+  <si>
+    <t>23739</t>
+  </si>
+  <si>
+    <t>Светодиод LTST-C155KGJRKT SMD 1206 Красный/Зеленый 45 mcd 130°</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/</t>
+  </si>
+  <si>
+    <t>23813</t>
+  </si>
+  <si>
+    <t>Светодиод АЛ106В</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-al106v/</t>
+  </si>
+  <si>
+    <t>23814</t>
+  </si>
+  <si>
+    <t>Светодиод АЛ106А</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-al106a/</t>
+  </si>
+  <si>
+    <t>23979</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм синий прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-sinyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>23980</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм зеленый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24097</t>
+  </si>
+  <si>
+    <t>Инфракрасный фотодиод 5мм 940нм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-5mm-940nm/</t>
+  </si>
+  <si>
+    <t>24098</t>
+  </si>
+  <si>
+    <t>Инфракрасный фотодиод 3мм 940нм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-3mm-940nm/</t>
+  </si>
+  <si>
+    <t>24319</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм БЕЛЫЙ, 40-45LM, 80FW 0.5W, (H=7мм)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/</t>
+  </si>
+  <si>
+    <t>24320</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм зеленый прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24321</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм желтый прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24322</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм красный прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24323</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм синий прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24324</t>
+  </si>
+  <si>
+    <t>Светодиод 4.8мм оранжевый прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24326</t>
+  </si>
+  <si>
+    <t>Светодиод 4.8мм красный прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24327</t>
+  </si>
+  <si>
+    <t>Светодиод 4.8мм желтый прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24330</t>
+  </si>
+  <si>
+    <t>Светодиод 4.8мм розовый прозрачный, линза 120*</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/</t>
+  </si>
+  <si>
+    <t>24331</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм белый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-belyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24332</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм желтый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24333</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм синий прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24335</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм RGB мигающий медленный прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24336</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм RGB мигающий быстрый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24338</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм синий прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24340</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм RGB мигающий быстрый прозрачный 2pin</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/</t>
+  </si>
+  <si>
+    <t>24343</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм RGB мигающий быстрый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24344</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм желтый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-zheltyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24345</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм красный диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24346</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм синий диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24347</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм красный прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24348</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм зеленый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24349</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм розовый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rozovyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24351</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм синий диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24352</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм зеленый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24355</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм оранжевый матовый</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-oranzhevyy-matovyy/</t>
+  </si>
+  <si>
+    <t>24357</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм красный+зеленый матовый</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/</t>
+  </si>
+  <si>
+    <t>24358</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм красный+зеленый матовый 3pin (C(-))-общий катод</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/</t>
+  </si>
+  <si>
+    <t>24359</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм красный+синий мигающий прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24360</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм RGB мигающий быстрый матовый</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/</t>
+  </si>
+  <si>
+    <t>24362</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм RGB прозрачный 4pin (-)-общий катод</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/</t>
+  </si>
+  <si>
+    <t>24363</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм RGB прозрачный 4pin (+)-общий анод</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/</t>
+  </si>
+  <si>
+    <t>24364</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм оранжевый матовый</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-matovyy/</t>
+  </si>
+  <si>
+    <t>24365</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм красный диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24366</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм синий диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-siniy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24367</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм желтый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24368</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм оранжевый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24369</t>
+  </si>
+  <si>
+    <t>Светодиод 8мм синий диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24468</t>
+  </si>
+  <si>
+    <t>АЛ107Б светодиод инфракрасный 2,4 мм</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/al107b-svetodiod-infrakrasnyy-24-mm/</t>
+  </si>
+  <si>
+    <t>24572</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм желтый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24573</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм белый матовый</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-matovyy/</t>
+  </si>
+  <si>
+    <t>24574</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм зеленый прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-zelenyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24576</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм красный прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>24577</t>
+  </si>
+  <si>
+    <t>Светодиод 10мм зеленый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy-1/</t>
+  </si>
+  <si>
+    <t>24767</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм желтый матовый</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zhyeltyy-matovyy/</t>
+  </si>
+  <si>
+    <t>24782</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм желтый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24094</t>
+  </si>
+  <si>
+    <t>Светодиод 5х14,5 мм желтый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>24091</t>
+  </si>
+  <si>
+    <t>Светодиод 5х14,5 мм зеленый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>25145</t>
+  </si>
+  <si>
+    <t>Светодиод 2х5х7мм желтый диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>25700</t>
+  </si>
+  <si>
+    <t>Светодиод 5мм красный+зеленый матовый 3pin (A(+))-общий анод</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/</t>
+  </si>
+  <si>
+    <t>25701</t>
+  </si>
+  <si>
+    <t>Светодиод 3мм красный прозрачный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-krasnyy-prozrachnyy/</t>
+  </si>
+  <si>
+    <t>25703</t>
+  </si>
+  <si>
+    <t>Светодиод 2х5х7мм синий диффузный</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/</t>
+  </si>
+  <si>
+    <t>25771</t>
+  </si>
+  <si>
+    <t>Светодиод 1W синий 460-465 nm, 40 Lm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/</t>
+  </si>
+  <si>
+    <t>25772</t>
+  </si>
+  <si>
+    <t>Светодиод 1W зеленый 520-525 nm, 85 Lm</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/</t>
+  </si>
+  <si>
+    <t>26457</t>
+  </si>
+  <si>
+    <t>Светодиод АЛ109А</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-al109a/</t>
+  </si>
+  <si>
+    <t>28506</t>
+  </si>
+  <si>
+    <t>Светодиод АЛ307НМ</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-al307nm/</t>
+  </si>
+  <si>
+    <t>29366</t>
+  </si>
+  <si>
+    <t>Светодиод 12-22/R6GHC-A30/2C (Красный / Зеленый)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/</t>
   </si>
   <si>
     <t>20749</t>
   </si>
   <si>
     <t>Светодиод SMD 1206 зеленый 525-530nm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zelenyy-/</t>
-[...674 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-zelenyy-/</t>
   </si>
   <si>
     <t>Светодиодная лента</t>
   </si>
   <si>
     <t>25260</t>
   </si>
   <si>
     <t>300B3528-12 синяя светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25261</t>
   </si>
   <si>
     <t>300G3528-12 зеленая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25263</t>
   </si>
   <si>
     <t>600B3528-12 синяя светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25265</t>
   </si>
   <si>
     <t>300W3528-12 (7000K-8000K) белая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25266</t>
   </si>
   <si>
     <t>600W3528-12 (6000K-6500K) белая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25271</t>
   </si>
   <si>
     <t>600NW3528-12 (4000K-4500K) нейтральная белая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25275</t>
   </si>
   <si>
     <t>Prof-600W3528-12(6000K-6500K) белая светодиодная лента Professional smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
   </si>
   <si>
     <t>25276</t>
   </si>
   <si>
     <t>Prof-600NW3528-12(4000K-4500K) белая нейтральная светодиодная лента Professional smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
   </si>
   <si>
     <t>25278</t>
   </si>
   <si>
     <t>300W5050-12 (6000-6500К) белая светодиодная лента smd 5050, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/</t>
+    <t>https://radiokomponent.com.ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/</t>
   </si>
   <si>
     <t>25350</t>
   </si>
   <si>
     <t>300WF5050-12, (7000-8000К) белая светодиодная лента smd 5050 IP65, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/</t>
+    <t>https://radiokomponent.com.ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/</t>
   </si>
   <si>
     <t>25353</t>
   </si>
   <si>
     <t>MOTOKO "Премиум"-600W3528-12(7000K-8000K) светодиодная лента smd3528 белая 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/</t>
   </si>
   <si>
     <t>25372</t>
   </si>
   <si>
     <t>300GF3528-12 IP65 зеленая светодиодная лента smd3528 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/</t>
+    <t>https://radiokomponent.com.ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/</t>
   </si>
   <si>
     <t>25375</t>
   </si>
   <si>
     <t>600BF3528-12 IP65 синяя светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25376</t>
   </si>
   <si>
     <t>600GF3528-12 IP65 зеленая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25379</t>
   </si>
   <si>
     <t>300RF5050-12, красная светодиодная лента smd 5050 IP65, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/</t>
+    <t>https://radiokomponent.com.ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/</t>
   </si>
   <si>
     <t>28491</t>
   </si>
   <si>
     <t>204W3014-12 (6000K-6500K) белая светодиодная лента smd3014, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/</t>
+    <t>https://radiokomponent.com.ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/</t>
   </si>
   <si>
     <t>28492</t>
   </si>
   <si>
     <t>204WW3014-12 (2700K-3500K) белая светодиодная лента smd3014, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/</t>
+    <t>https://radiokomponent.com.ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/</t>
   </si>
   <si>
     <t>Лампы светодиодные</t>
   </si>
   <si>
     <t>20678</t>
   </si>
   <si>
     <t>Светодиодная лампа Т10 (W5W) COB, 12В синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/</t>
   </si>
   <si>
     <t>20680</t>
   </si>
   <si>
     <t>Светодиодная лампа Т10 (W5W) COB, 12В розовая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/</t>
   </si>
   <si>
     <t>20677</t>
   </si>
   <si>
     <t>Автолампа Т10 COB, 0,3W белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/</t>
   </si>
   <si>
     <t>25466</t>
   </si>
   <si>
     <t>SIV-GU10-MR16-7W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25467</t>
   </si>
   <si>
     <t>SIV-GU10-MR16-5W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25468</t>
   </si>
   <si>
     <t>SIV-GU5.3-MR16-7W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25477</t>
   </si>
   <si>
     <t>SIV-E27-C37-10W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25478</t>
   </si>
   <si>
     <t>SIV-E14-G45-8W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>26159</t>
   </si>
   <si>
     <t>Автолампа S85-31mm-COB 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-31mm-cob-belyy/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-31mm-cob-belyy/</t>
   </si>
   <si>
     <t>26163</t>
   </si>
   <si>
     <t>Автолампа S85-41mm-8smd 12v 5050 обманка белая с радиатором</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/</t>
   </si>
   <si>
     <t>26165</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/</t>
   </si>
   <si>
     <t>26166</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/</t>
   </si>
   <si>
     <t>26167</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/</t>
   </si>
   <si>
     <t>26168</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/</t>
   </si>
   <si>
     <t>26169</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/</t>
   </si>
   <si>
     <t>26170</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/</t>
   </si>
   <si>
     <t>26171</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/</t>
   </si>
   <si>
     <t>26172</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/</t>
   </si>
   <si>
     <t>26173</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/</t>
   </si>
   <si>
     <t>26174</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/</t>
   </si>
   <si>
     <t>26176</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-sinyaya/</t>
   </si>
   <si>
     <t>26177</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zelenaya/</t>
   </si>
   <si>
     <t>26178</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-krasnaya/</t>
   </si>
   <si>
     <t>26179</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zheltaya/</t>
   </si>
   <si>
     <t>26180</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-belaya/</t>
   </si>
   <si>
     <t>26181</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/</t>
   </si>
   <si>
     <t>26182</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/</t>
   </si>
   <si>
     <t>26183</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/</t>
   </si>
   <si>
     <t>26184</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/</t>
   </si>
   <si>
     <t>26187</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/</t>
   </si>
   <si>
     <t>26188</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/</t>
   </si>
   <si>
     <t>26189</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/</t>
   </si>
   <si>
     <t>26190</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/</t>
   </si>
   <si>
     <t>26242</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-belaya/</t>
   </si>
   <si>
     <t>26243</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-sinyaya/</t>
   </si>
   <si>
     <t>26245</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zelenaya/</t>
   </si>
   <si>
     <t>26244</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-krasnaya/</t>
   </si>
   <si>
     <t>26246</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zheltaya/</t>
   </si>
   <si>
     <t>26254</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-belaya/</t>
   </si>
   <si>
     <t>26255</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-sinyaya/</t>
   </si>
   <si>
     <t>26256</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zelenaya/</t>
   </si>
   <si>
     <t>26257</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-krasnaya/</t>
   </si>
   <si>
     <t>26258</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zheltaya/</t>
   </si>
   <si>
     <t>26262</t>
   </si>
   <si>
     <t>Автолампа T25-3030-27SMD 1156 12-24V белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/</t>
   </si>
   <si>
     <t>26263</t>
   </si>
   <si>
     <t>Автолампа T25-4014-54SMD 1156 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t25-4014-54smd-1156-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-t25-4014-54smd-1156-belaya/</t>
   </si>
   <si>
     <t>26274</t>
   </si>
   <si>
     <t>Автолампа S85-36mm-6smd 3528 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-36mm-6smd-3528-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-36mm-6smd-3528-belaya/</t>
   </si>
   <si>
     <t>26276</t>
   </si>
   <si>
     <t>Автолампа S85-39mm-COB спираль белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-cob-spiral-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-39mm-cob-spiral-belaya/</t>
   </si>
   <si>
     <t>26278</t>
   </si>
   <si>
     <t>Автолампа S85-39mm-6smd 3528 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-6smd-3528-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-39mm-6smd-3528-belaya/</t>
   </si>
   <si>
     <t>26281</t>
   </si>
   <si>
     <t>Автолампа S85-41mm-COB спираль мат белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/</t>
   </si>
   <si>
     <t>26282</t>
   </si>
   <si>
     <t>Автолампа S85-41mm-3smd 5050 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-3smd-5050-belaya/</t>
+    <t>https://radiokomponent.com.ua/product/avtolampa-s85-41mm-3smd-5050-belaya/</t>
   </si>
   <si>
     <t>Модули светодиодные</t>
   </si>
   <si>
     <t>25257</t>
   </si>
   <si>
     <t>Модуль 20W, 6000K (IC драйвер) 220V</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/modul-20w-6000k-ic-drayver-220v/</t>
+    <t>https://radiokomponent.com.ua/product/modul-20w-6000k-ic-drayver-220v/</t>
   </si>
   <si>
     <t>25267</t>
   </si>
   <si>
     <t>COB-1Led-2W-24V (8000K), cветодиодный модуль</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/</t>
+    <t>https://radiokomponent.com.ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/</t>
   </si>
   <si>
     <t>25268</t>
   </si>
   <si>
     <t>5050-3Led-RGB-0,72W-12V cветодиодный модуль</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/</t>
+    <t>https://radiokomponent.com.ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/</t>
   </si>
   <si>
     <t>25283</t>
   </si>
   <si>
     <t>LED-B-0,08W-IP65-12V синий (50шт. комплект) светодиоды быстрого монтажа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/</t>
-[...17 lines deleted...]
-    <t>https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-pravaya/</t>
+    <t>https://radiokomponent.com.ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/</t>
   </si>
   <si>
     <t>28498</t>
   </si>
   <si>
     <t>5730-3Led-W-1W-12V светодиодный модуль 75мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/</t>
+    <t>https://radiokomponent.com.ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/</t>
   </si>
   <si>
     <t>Светодиодные и ЖКИ индикаторы</t>
   </si>
   <si>
     <t>24579</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S2831AR  3 разряда красный 0.28 дюйма</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/</t>
   </si>
   <si>
     <t>24581</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S2841AR  4 разряда красный 0.28 дюйма</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/</t>
   </si>
   <si>
     <t>24582</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S3641AR  4 разряда красный 0.36 дюйма</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/</t>
+    <t>https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1895,62 +1913,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zelenyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zgeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-siniyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al360b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al102gm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106v/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-sinyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-5mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-3mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-fioletovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rozovyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/al107b-svetodiod-infrakrasnyy-24-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zhyeltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al109a/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al307nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-31mm-cob-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-4014-54smd-1156-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-36mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-cob-spiral-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-3smd-5050-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-20w-6000k-ic-drayver-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-1w-kholodnyy-belyy-6500-9000k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-6500-9000k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-zgeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-siniyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al360b/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-3000-3200k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al102gm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al106v/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al106a/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-sinyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-5mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-3mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rozovyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/al107b-svetodiod-infrakrasnyy-24-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zhyeltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al109a/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al307nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-zelenyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-31mm-cob-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t25-4014-54smd-1156-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-36mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-39mm-cob-spiral-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-39mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-41mm-3smd-5050-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/modul-20w-6000k-ic-drayver-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F171"/>
+  <dimension ref="A1:F173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F171" sqref="F171"/>
+      <selection activeCell="F173" sqref="F173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1983,3307 +2001,3347 @@
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
-        <v>119</v>
+        <v>97</v>
       </c>
       <c r="F7" s="14">
         <v>0.8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="F8" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
-        <v>562</v>
+        <v>491</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
-        <v>303</v>
+        <v>268</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
-        <v>629</v>
+        <v>150</v>
       </c>
       <c r="F11" s="14">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6">
-        <v>542</v>
+        <v>145</v>
       </c>
       <c r="F12" s="14">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6">
-        <v>1393</v>
+        <v>337</v>
       </c>
       <c r="F13" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
-        <v>446</v>
+        <v>1393</v>
       </c>
       <c r="F14" s="14">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
-        <v>480</v>
+        <v>446</v>
       </c>
       <c r="F15" s="14">
-        <v>5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
-        <v>160</v>
+        <v>480</v>
       </c>
       <c r="F16" s="14">
-        <v>2.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
-        <v>386</v>
+        <v>145</v>
       </c>
       <c r="F17" s="14">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
-        <v>784</v>
+        <v>60</v>
       </c>
       <c r="F18" s="14">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6">
-        <v>10</v>
+        <v>386</v>
       </c>
       <c r="F19" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6">
-        <v>1622</v>
+        <v>784</v>
       </c>
       <c r="F20" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6">
-        <v>1798</v>
+        <v>10</v>
       </c>
       <c r="F21" s="14">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
-        <v>109</v>
+        <v>1562</v>
       </c>
       <c r="F22" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6">
-        <v>2258</v>
+        <v>1798</v>
       </c>
       <c r="F23" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6">
-        <v>1830</v>
+        <v>109</v>
       </c>
       <c r="F24" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6">
-        <v>62</v>
+        <v>2258</v>
       </c>
       <c r="F25" s="14">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
-        <v>31</v>
+        <v>1830</v>
       </c>
       <c r="F26" s="14">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
-        <v>740</v>
+        <v>62</v>
       </c>
       <c r="F27" s="14">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="F28" s="14">
-        <v>0.8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
-        <v>89</v>
+        <v>615</v>
       </c>
       <c r="F29" s="14">
-        <v>2.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="F30" s="14">
-        <v>2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6">
-        <v>1002</v>
+        <v>79</v>
       </c>
       <c r="F31" s="14">
         <v>2.5</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="F32" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6">
-        <v>170</v>
+        <v>1002</v>
       </c>
       <c r="F33" s="14">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6">
-        <v>349</v>
+        <v>26</v>
       </c>
       <c r="F34" s="14">
-        <v>2.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="F35" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6">
-        <v>750</v>
+        <v>340</v>
       </c>
       <c r="F36" s="14">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6">
-        <v>1000</v>
+        <v>76</v>
       </c>
       <c r="F37" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
-        <v>948</v>
+        <v>750</v>
       </c>
       <c r="F38" s="14">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6">
-        <v>5</v>
+        <v>985</v>
       </c>
       <c r="F39" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6">
-        <v>166</v>
+        <v>948</v>
       </c>
       <c r="F40" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6">
-        <v>297</v>
+        <v>166</v>
       </c>
       <c r="F41" s="14">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="F42" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6">
-        <v>93</v>
+        <v>297</v>
       </c>
       <c r="F43" s="14">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6">
-        <v>24</v>
+        <v>265</v>
       </c>
       <c r="F44" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6">
-        <v>386</v>
+        <v>89</v>
       </c>
       <c r="F45" s="14">
-        <v>2.5</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F46" s="14">
-        <v>1.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="6">
-        <v>96</v>
+        <v>381</v>
       </c>
       <c r="F47" s="14">
-        <v>4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6">
-        <v>156</v>
+        <v>2</v>
       </c>
       <c r="F48" s="14">
-        <v>3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6">
-        <v>248</v>
+        <v>91</v>
       </c>
       <c r="F49" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="F50" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6">
-        <v>287</v>
+        <v>243</v>
       </c>
       <c r="F51" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="6">
-        <v>333</v>
+        <v>296</v>
       </c>
       <c r="F52" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="6">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="F53" s="14">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6">
-        <v>155</v>
+        <v>333</v>
       </c>
       <c r="F54" s="14">
-        <v>1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6">
-        <v>1001</v>
+        <v>271</v>
       </c>
       <c r="F55" s="14">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6">
-        <v>459</v>
+        <v>125</v>
       </c>
       <c r="F56" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6">
-        <v>256</v>
+        <v>660</v>
       </c>
       <c r="F57" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6">
-        <v>181</v>
+        <v>449</v>
       </c>
       <c r="F58" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6">
-        <v>185</v>
+        <v>256</v>
       </c>
       <c r="F59" s="14">
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="6">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="F60" s="14">
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="6">
-        <v>7</v>
+        <v>125</v>
       </c>
       <c r="F61" s="14">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="6">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="F62" s="14">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="6">
-        <v>529</v>
+        <v>7</v>
       </c>
       <c r="F63" s="14">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="6">
-        <v>6936</v>
+        <v>67</v>
       </c>
       <c r="F64" s="14">
-        <v>1</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6">
-        <v>417</v>
+        <v>529</v>
       </c>
       <c r="F65" s="14">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6">
-        <v>36</v>
+        <v>6921</v>
       </c>
       <c r="F66" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="6">
-        <v>306</v>
+        <v>995</v>
       </c>
       <c r="F67" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="6">
-        <v>674</v>
+        <v>417</v>
       </c>
       <c r="F68" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="6">
-        <v>268</v>
+        <v>26</v>
       </c>
       <c r="F69" s="14">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="6">
-        <v>934</v>
+        <v>306</v>
       </c>
       <c r="F70" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="6">
-        <v>71</v>
+        <v>674</v>
       </c>
       <c r="F71" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="6">
-        <v>360</v>
+        <v>233</v>
       </c>
       <c r="F72" s="14">
-        <v>3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="6">
-        <v>105</v>
+        <v>934</v>
       </c>
       <c r="F73" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="6">
-        <v>1552</v>
+        <v>71</v>
       </c>
       <c r="F74" s="14">
-        <v>0.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="6">
-        <v>257</v>
+        <v>355</v>
       </c>
       <c r="F75" s="14">
-        <v>0.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="6">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="F76" s="14">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="6">
-        <v>51</v>
+        <v>1552</v>
       </c>
       <c r="F77" s="14">
-        <v>1.2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="6">
-        <v>559</v>
+        <v>187</v>
       </c>
       <c r="F78" s="14">
-        <v>1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="6">
-        <v>200</v>
+        <v>6</v>
       </c>
       <c r="F79" s="14">
-        <v>2.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="6">
-        <v>860</v>
+        <v>51</v>
       </c>
       <c r="F80" s="14">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="6">
-        <v>503</v>
+        <v>549</v>
       </c>
       <c r="F81" s="14">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="6">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="F82" s="14">
-        <v>6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="6">
-        <v>34</v>
+        <v>803</v>
       </c>
       <c r="F83" s="14">
-        <v>6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="6">
-        <v>8</v>
+        <v>503</v>
       </c>
       <c r="F84" s="14">
-        <v>10</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="6">
-        <v>1613</v>
+        <v>15</v>
       </c>
       <c r="F85" s="14">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E86" s="6">
-        <v>1261</v>
+        <v>34</v>
       </c>
       <c r="F86" s="14">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="3" t="s">
+      <c r="A87" s="5">
+        <v>81</v>
+      </c>
+      <c r="B87" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="B87" s="6"/>
-[...3 lines deleted...]
-      <c r="F87" s="14"/>
+      <c r="C87" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="E87" s="6">
+        <v>8</v>
+      </c>
+      <c r="F87" s="14">
+        <v>10</v>
+      </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A88" s="5">
+        <v>82</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E88" s="6">
+        <v>1613</v>
+      </c>
+      <c r="F88" s="14">
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E89" s="6">
+        <v>1261</v>
+      </c>
+      <c r="F89" s="14">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E90" s="6">
+        <v>612</v>
+      </c>
+      <c r="F90" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B91" s="6"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="14"/>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B92" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="F90" s="14">
-[...40 lines deleted...]
-        <v>30</v>
+      <c r="C92" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E93" s="6">
+        <v>3</v>
+      </c>
+      <c r="F93" s="14">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E94" s="6">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F94" s="14">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E95" s="6">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="F95" s="14">
-        <v>75</v>
+        <v>51</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E96" s="6">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F96" s="14">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E97" s="6">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F97" s="14">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="6">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F98" s="14">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E99" s="6">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F99" s="14">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E100" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F100" s="14">
-        <v>33</v>
+        <v>75</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="6">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F101" s="14">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E102" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F102" s="14">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E103" s="6">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="F103" s="14">
-        <v>68</v>
+        <v>140</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E104" s="6">
         <v>5</v>
       </c>
       <c r="F104" s="14">
-        <v>146</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E105" s="6">
         <v>4</v>
       </c>
       <c r="F105" s="14">
-        <v>146</v>
+        <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="3" t="s">
+      <c r="A106" s="5">
+        <v>14</v>
+      </c>
+      <c r="B106" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="B106" s="6"/>
-[...3 lines deleted...]
-      <c r="F106" s="14"/>
+      <c r="C106" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="E106" s="6">
+        <v>10</v>
+      </c>
+      <c r="F106" s="14">
+        <v>64</v>
+      </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A107" s="5">
+        <v>15</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="E107" s="6">
+        <v>2</v>
+      </c>
+      <c r="F107" s="14">
+        <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E108" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F108" s="14">
-        <v>9</v>
+        <v>146</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E109" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F109" s="14">
-        <v>9</v>
+        <v>146</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="5">
+      <c r="A110" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B110" s="6"/>
+      <c r="C110" s="7"/>
+      <c r="D110" s="6"/>
+      <c r="E110" s="6"/>
+      <c r="F110" s="14"/>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B110" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F110" s="14">
+      <c r="B111" s="9" t="s">
         <v>4</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>44</v>
+      <c r="C111" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E111" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F111" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E112" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F112" s="14">
-        <v>40</v>
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E113" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F113" s="14">
-        <v>40</v>
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E114" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F114" s="14">
-        <v>44</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E115" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F115" s="14">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E116" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F116" s="14">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E117" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F117" s="14">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E118" s="6">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="F118" s="14">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E119" s="6">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="F119" s="14">
-        <v>3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E120" s="6">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="F120" s="14">
-        <v>3</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E121" s="6">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="F121" s="14">
-        <v>3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E122" s="6">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="F122" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E123" s="6">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="F123" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E124" s="6">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="F124" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E125" s="6">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="F125" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E126" s="6">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F126" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E127" s="6">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F127" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E128" s="6">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="F128" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E129" s="6">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="F129" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E130" s="6">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="F130" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E131" s="6">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F131" s="14">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E132" s="6">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F132" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E133" s="6">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="F133" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E134" s="6">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F134" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E135" s="6">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F135" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E136" s="6">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="F136" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E137" s="6">
-        <v>9</v>
+        <v>87</v>
       </c>
       <c r="F137" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E138" s="6">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F138" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E139" s="6">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="F139" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E140" s="6">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="F140" s="14">
-        <v>5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E141" s="6">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F141" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E142" s="6">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="F142" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E143" s="6">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="F143" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E144" s="6">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F144" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="F145" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F146" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E147" s="6">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="F147" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E148" s="6">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="F148" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E149" s="6">
+        <v>90</v>
+      </c>
+      <c r="F149" s="14">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E150" s="6">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F150" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E151" s="6">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F151" s="14">
-        <v>164</v>
+        <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E152" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F152" s="14">
-        <v>116</v>
+        <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E153" s="6">
         <v>4</v>
       </c>
       <c r="F153" s="14">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E154" s="6">
+        <v>23</v>
+      </c>
+      <c r="F154" s="14">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E155" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F155" s="14">
-        <v>9</v>
+        <v>164</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E156" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F156" s="14">
-        <v>17</v>
+        <v>116</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E157" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F157" s="14">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="3" t="s">
+      <c r="A158" s="5">
+        <v>47</v>
+      </c>
+      <c r="B158" s="10" t="s">
         <v>452</v>
       </c>
-      <c r="B158" s="6"/>
-[...3 lines deleted...]
-      <c r="F158" s="14"/>
+      <c r="C158" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="E158" s="6">
+        <v>5</v>
+      </c>
+      <c r="F158" s="14">
+        <v>16</v>
+      </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B159" s="9" t="s">
+      <c r="A159" s="5">
+        <v>48</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="E159" s="6">
         <v>4</v>
       </c>
-      <c r="C159" s="11" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="F159" s="14">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E160" s="6">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="F160" s="14">
-        <v>70</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E161" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F161" s="14">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="5">
+      <c r="A162" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B162" s="6"/>
+      <c r="C162" s="7"/>
+      <c r="D162" s="6"/>
+      <c r="E162" s="6"/>
+      <c r="F162" s="14"/>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B162" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A163" s="5">
+      <c r="B163" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B163" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E163" s="6">
+      <c r="C163" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="F163" s="14">
-        <v>96</v>
+      <c r="E163" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F163" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E164" s="6">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F164" s="14">
-        <v>600</v>
+        <v>70</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E165" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F165" s="14">
-        <v>600</v>
+        <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E166" s="6">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="F166" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:6">
-      <c r="A167" s="3" t="s">
+      <c r="A167" s="5">
+        <v>4</v>
+      </c>
+      <c r="B167" s="10" t="s">
         <v>474</v>
       </c>
-      <c r="B167" s="6"/>
-[...3 lines deleted...]
-      <c r="F167" s="14"/>
+      <c r="C167" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="E167" s="6">
+        <v>6</v>
+      </c>
+      <c r="F167" s="14">
+        <v>96</v>
+      </c>
     </row>
     <row r="168" spans="1:6">
-      <c r="A168" s="4" t="s">
+      <c r="A168" s="5">
+        <v>5</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="E168" s="6">
+        <v>173</v>
+      </c>
+      <c r="F168" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B169" s="6"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="6"/>
+      <c r="E169" s="6"/>
+      <c r="F169" s="14"/>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B168" s="9" t="s">
+      <c r="B170" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C168" s="11" t="s">
+      <c r="C170" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D168" s="12" t="s">
+      <c r="D170" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E168" s="13" t="s">
+      <c r="E170" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F168" s="15" t="s">
+      <c r="F170" s="15" t="s">
         <v>8</v>
-      </c>
-[...38 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E171" s="6">
+        <v>25</v>
+      </c>
+      <c r="F171" s="14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="5">
+        <v>2</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="E172" s="6">
+        <v>6</v>
+      </c>
+      <c r="F172" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="5">
+        <v>3</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="E173" s="6">
         <v>11</v>
       </c>
-      <c r="F171" s="14">
+      <c r="F173" s="14">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:B170"/>
+  <autoFilter ref="B5:B172"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A87:F87"/>
-[...2 lines deleted...]
-    <mergeCell ref="A167:F167"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A169:F169"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
@@ -5322,127 +5380,129 @@
     <hyperlink ref="D62" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_80"/>
-    <hyperlink ref="D89" r:id="rId_hyperlink_81"/>
-[...2 lines deleted...]
-    <hyperlink ref="D92" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_97"/>
-    <hyperlink ref="D108" r:id="rId_hyperlink_98"/>
-[...2 lines deleted...]
-    <hyperlink ref="D111" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_147"/>
-    <hyperlink ref="D160" r:id="rId_hyperlink_148"/>
-[...2 lines deleted...]
-    <hyperlink ref="D163" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_154"/>
-    <hyperlink ref="D169" r:id="rId_hyperlink_155"/>
-    <hyperlink ref="D170" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_159"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>