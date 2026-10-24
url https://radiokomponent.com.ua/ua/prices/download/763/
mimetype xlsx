--- v2 (2026-08-25)
+++ v3 (2026-10-24)
@@ -49,1485 +49,1485 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>20479</t>
   </si>
   <si>
     <t>Светодиод 3мм синий матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-matovyy/</t>
   </si>
   <si>
     <t>20482</t>
   </si>
   <si>
     <t>Светодиод 5мм желтый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-matovyy/</t>
   </si>
   <si>
     <t>20485</t>
   </si>
   <si>
     <t>Светодиод 5мм белый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-prozrachnyy/</t>
   </si>
   <si>
     <t>20658</t>
   </si>
   <si>
     <t>Светодиод 5мм красный прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/</t>
   </si>
   <si>
     <t>20668</t>
   </si>
   <si>
     <t>Светодиод 1W Холодный Белый 6000-6500К, 100-120 Lm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-1w-kholodnyy-belyy-6500-9000k-100-120-lm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-1w-kholodnyy-belyy-6500-9000k-100-120-lm/</t>
   </si>
   <si>
     <t>20669</t>
   </si>
   <si>
     <t>Светодиод 3W Холодный Белый 6000-6500К, 220-220 Lm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-6500-9000k-100-120-lm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3w-kholodnyy-belyy-6500-9000k-100-120-lm/</t>
   </si>
   <si>
     <t>20752</t>
   </si>
   <si>
     <t>Светодиод SMD 1206 желтый 586-588nm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-zgeltyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zgeltyy/</t>
   </si>
   <si>
     <t>20753</t>
   </si>
   <si>
     <t>Светодиод SMD 1206 синий 470-472nm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-siniyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-siniyy/</t>
   </si>
   <si>
     <t>20794</t>
   </si>
   <si>
     <t>Светодиод 5х2х7mm Желтый матовый 80-120mcd</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/</t>
   </si>
   <si>
     <t>21391</t>
   </si>
   <si>
     <t>Светодиод АЛ360Б</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-al360b/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-al360b/</t>
   </si>
   <si>
     <t>23153</t>
   </si>
   <si>
     <t>Светодиод 3W Теплый Белый 3000-3200К, 220-220 Lm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-3000-3200k-100-120-lm/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3w-kholodnyy-belyy-3000-3200k-100-120-lm/</t>
   </si>
   <si>
     <t>23414</t>
   </si>
   <si>
     <t>Светодиод 8мм БЕЛЫЙ 18000-20000 mcd 3.0-3.2V</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/</t>
   </si>
   <si>
     <t>23417</t>
   </si>
   <si>
     <t>Светодиод 8мм желтый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/svetodiod-al102gm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/</t>
   </si>
   <si>
     <t>23615</t>
   </si>
   <si>
     <t>Светодиод SMD 0805 белый HT17-2102UWC</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/</t>
   </si>
   <si>
     <t>23616</t>
   </si>
   <si>
     <t>Светодиод SMD 0805 синий HT17-2102UBC</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/</t>
   </si>
   <si>
     <t>23618</t>
   </si>
   <si>
     <t>Светодиод SMD 0805 красный HT-B2012URC</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/</t>
   </si>
   <si>
     <t>23619</t>
   </si>
   <si>
     <t>Светодиод SMD 0805 желтый HT17-2102UYC</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/</t>
   </si>
   <si>
     <t>23739</t>
   </si>
   <si>
     <t>Светодиод LTST-C155KGJRKT SMD 1206 Красный/Зеленый 45 mcd 130°</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/</t>
   </si>
   <si>
     <t>23813</t>
   </si>
   <si>
     <t>Светодиод АЛ106В</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-al106v/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-al106v/</t>
   </si>
   <si>
     <t>23814</t>
   </si>
   <si>
     <t>Светодиод АЛ106А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-al106a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-al106a/</t>
   </si>
   <si>
     <t>23979</t>
   </si>
   <si>
     <t>Светодиод 5мм синий прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-sinyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-sinyy-prozrachnyy/</t>
   </si>
   <si>
     <t>23980</t>
   </si>
   <si>
     <t>Светодиод 3мм зеленый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24097</t>
   </si>
   <si>
     <t>Инфракрасный фотодиод 5мм 940нм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-5mm-940nm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-5mm-940nm/</t>
   </si>
   <si>
     <t>24098</t>
   </si>
   <si>
     <t>Инфракрасный фотодиод 3мм 940нм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-3mm-940nm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-3mm-940nm/</t>
   </si>
   <si>
     <t>24319</t>
   </si>
   <si>
     <t>Светодиод 8мм БЕЛЫЙ, 40-45LM, 80FW 0.5W, (H=7мм)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/</t>
   </si>
   <si>
     <t>24320</t>
   </si>
   <si>
     <t>Светодиод 8мм зеленый прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24321</t>
   </si>
   <si>
     <t>Светодиод 8мм желтый прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24322</t>
   </si>
   <si>
     <t>Светодиод 8мм красный прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24323</t>
   </si>
   <si>
     <t>Светодиод 8мм синий прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24324</t>
   </si>
   <si>
     <t>Светодиод 4.8мм оранжевый прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24326</t>
   </si>
   <si>
     <t>Светодиод 4.8мм красный прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24327</t>
   </si>
   <si>
     <t>Светодиод 4.8мм желтый прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24330</t>
   </si>
   <si>
     <t>Светодиод 4.8мм розовый прозрачный, линза 120*</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/</t>
   </si>
   <si>
     <t>24331</t>
   </si>
   <si>
     <t>Светодиод 10мм белый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-belyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-belyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24332</t>
   </si>
   <si>
     <t>Светодиод 8мм желтый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24333</t>
   </si>
   <si>
     <t>Светодиод 10мм синий прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-prozrachnyy/</t>
   </si>
   <si>
     <t>24335</t>
   </si>
   <si>
     <t>Светодиод 8мм RGB мигающий медленный прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24336</t>
   </si>
   <si>
     <t>Светодиод 8мм RGB мигающий быстрый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/</t>
   </si>
   <si>
     <t>24338</t>
   </si>
   <si>
     <t>Светодиод 8мм синий прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy/</t>
   </si>
   <si>
     <t>24343</t>
   </si>
   <si>
     <t>Светодиод 10мм RGB мигающий быстрый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/</t>
   </si>
   <si>
     <t>24344</t>
   </si>
   <si>
     <t>Светодиод 10мм желтый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-zheltyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zheltyy-diffuznyy/</t>
   </si>
   <si>
     <t>24345</t>
   </si>
   <si>
     <t>Светодиод 10мм красный диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-diffuznyy/</t>
   </si>
   <si>
     <t>24346</t>
   </si>
   <si>
     <t>Светодиод 10мм синий диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy/</t>
   </si>
   <si>
     <t>24347</t>
   </si>
   <si>
     <t>Светодиод 8мм красный прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24348</t>
   </si>
   <si>
     <t>Светодиод 8мм зеленый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24349</t>
   </si>
   <si>
     <t>Светодиод 5мм розовый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rozovyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rozovyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24351</t>
   </si>
   <si>
     <t>Светодиод 3мм синий диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-diffuznyy/</t>
   </si>
   <si>
     <t>24352</t>
   </si>
   <si>
     <t>Светодиод 3мм зеленый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-diffuznyy/</t>
   </si>
   <si>
     <t>24355</t>
   </si>
   <si>
     <t>Светодиод 3мм оранжевый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-oranzhevyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-oranzhevyy-matovyy/</t>
   </si>
   <si>
     <t>24357</t>
   </si>
   <si>
     <t>Светодиод 5мм красный+зеленый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/</t>
   </si>
   <si>
     <t>24358</t>
   </si>
   <si>
     <t>Светодиод 5мм красный+зеленый матовый 3pin (C(-))-общий катод</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/</t>
   </si>
   <si>
     <t>24359</t>
   </si>
   <si>
     <t>Светодиод 5мм красный+синий мигающий прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/</t>
   </si>
   <si>
     <t>24360</t>
   </si>
   <si>
     <t>Светодиод 5мм RGB мигающий быстрый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/</t>
   </si>
   <si>
     <t>24363</t>
   </si>
   <si>
     <t>Светодиод 5мм RGB прозрачный 4pin (+)-общий анод</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/</t>
   </si>
   <si>
     <t>24364</t>
   </si>
   <si>
     <t>Светодиод 5мм оранжевый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-matovyy/</t>
   </si>
   <si>
     <t>24365</t>
   </si>
   <si>
     <t>Светодиод 5мм красный диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-diffuznyy/</t>
   </si>
   <si>
     <t>24366</t>
   </si>
   <si>
     <t>Светодиод 5мм синий диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-siniy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-siniy-diffuznyy/</t>
   </si>
   <si>
     <t>24367</t>
   </si>
   <si>
     <t>Светодиод 5мм желтый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-diffuznyy/</t>
   </si>
   <si>
     <t>24368</t>
   </si>
   <si>
     <t>Светодиод 5мм оранжевый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/</t>
   </si>
   <si>
     <t>24369</t>
   </si>
   <si>
     <t>Светодиод 8мм синий диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-diffuznyy/</t>
   </si>
   <si>
     <t>24468</t>
   </si>
   <si>
     <t>АЛ107Б светодиод инфракрасный 2,4 мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/al107b-svetodiod-infrakrasnyy-24-mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/al107b-svetodiod-infrakrasnyy-24-mm/</t>
   </si>
   <si>
     <t>24572</t>
   </si>
   <si>
     <t>Светодиод 3мм желтый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24573</t>
   </si>
   <si>
     <t>Светодиод 5мм белый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-matovyy/</t>
   </si>
   <si>
     <t>24574</t>
   </si>
   <si>
     <t>Светодиод 10мм зеленый прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-zelenyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zelenyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24576</t>
   </si>
   <si>
     <t>Светодиод 10мм красный прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-prozrachnyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-prozrachnyy/</t>
   </si>
   <si>
     <t>24577</t>
   </si>
   <si>
     <t>Светодиод 10мм зеленый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy-1/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy-1/</t>
   </si>
   <si>
     <t>24767</t>
   </si>
   <si>
     <t>Светодиод 3мм желтый матовый</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zhyeltyy-matovyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zhyeltyy-matovyy/</t>
   </si>
   <si>
     <t>24782</t>
   </si>
   <si>
     <t>Светодиод 3мм желтый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-diffuznyy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-diffuznyy/</t>
   </si>
   <si>
     <t>24091</t>
   </si>
   <si>
     <t>Светодиод 5х14,5 мм зеленый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/</t>
   </si>
   <si>
     <t>25145</t>
   </si>
   <si>
     <t>Светодиод 2х5х7мм желтый диффузный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/</t>
   </si>
   <si>
     <t>25700</t>
   </si>
   <si>
     <t>Светодиод 5мм красный+зеленый матовый 3pin (A(+))-общий анод</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/</t>
   </si>
   <si>
     <t>25701</t>
   </si>
   <si>
     <t>Светодиод 3мм красный прозрачный</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-3mm-krasnyy-prozrachnyy/</t>
-[...8 lines deleted...]
-    <t>https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-3mm-krasnyy-prozrachnyy/</t>
   </si>
   <si>
     <t>25771</t>
   </si>
   <si>
     <t>Светодиод 1W синий 460-465 nm, 40 Lm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/</t>
   </si>
   <si>
     <t>25772</t>
   </si>
   <si>
     <t>Светодиод 1W зеленый 520-525 nm, 85 Lm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/</t>
   </si>
   <si>
     <t>26457</t>
   </si>
   <si>
     <t>Светодиод АЛ109А</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-al109a/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-al109a/</t>
   </si>
   <si>
     <t>28506</t>
   </si>
   <si>
     <t>Светодиод АЛ307НМ</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-al307nm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-al307nm/</t>
   </si>
   <si>
     <t>29366</t>
   </si>
   <si>
     <t>Светодиод 12-22/R6GHC-A30/2C (Красный / Зеленый)</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/</t>
   </si>
   <si>
     <t>20749</t>
   </si>
   <si>
     <t>Светодиод SMD 1206 зеленый 525-530nm</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiod-smd-1206-zelenyy-/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zelenyy-/</t>
+  </si>
+  <si>
+    <t>29553</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0603 красный (XL-1608SURC-04)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-krasnyy-xl-1608surc-04/</t>
+  </si>
+  <si>
+    <t>29554</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0603 зеленый (XL-1608UGC-04)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-zelenyy-xl-1608ugc-04/</t>
+  </si>
+  <si>
+    <t>29555</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0603 синий (XL-1608UBC-04)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-siniy-xl-1608ubc-04/</t>
+  </si>
+  <si>
+    <t>29556</t>
+  </si>
+  <si>
+    <t>Светодиод SMD 0603 желтый (XL-1608UYC-06)</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-zheltyy-xl-1608uyc-06/</t>
   </si>
   <si>
     <t>Светодиодная лента</t>
   </si>
   <si>
     <t>25260</t>
   </si>
   <si>
     <t>300B3528-12 синяя светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25261</t>
   </si>
   <si>
     <t>300G3528-12 зеленая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25263</t>
   </si>
   <si>
     <t>600B3528-12 синяя светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25265</t>
   </si>
   <si>
     <t>300W3528-12 (7000K-8000K) белая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25266</t>
   </si>
   <si>
     <t>600W3528-12 (6000K-6500K) белая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25271</t>
   </si>
   <si>
     <t>600NW3528-12 (4000K-4500K) нейтральная белая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25275</t>
   </si>
   <si>
     <t>Prof-600W3528-12(6000K-6500K) белая светодиодная лента Professional smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
   </si>
   <si>
     <t>25276</t>
   </si>
   <si>
     <t>Prof-600NW3528-12(4000K-4500K) белая нейтральная светодиодная лента Professional smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/</t>
   </si>
   <si>
     <t>25278</t>
   </si>
   <si>
     <t>300W5050-12 (6000-6500К) белая светодиодная лента smd 5050, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/</t>
   </si>
   <si>
     <t>25350</t>
   </si>
   <si>
     <t>300WF5050-12, (7000-8000К) белая светодиодная лента smd 5050 IP65, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/</t>
   </si>
   <si>
     <t>25353</t>
   </si>
   <si>
     <t>MOTOKO "Премиум"-600W3528-12(7000K-8000K) светодиодная лента smd3528 белая 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/</t>
   </si>
   <si>
     <t>25372</t>
   </si>
   <si>
     <t>300GF3528-12 IP65 зеленая светодиодная лента smd3528 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/</t>
   </si>
   <si>
     <t>25375</t>
   </si>
   <si>
     <t>600BF3528-12 IP65 синяя светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25376</t>
   </si>
   <si>
     <t>600GF3528-12 IP65 зеленая светодиодная лента smd3528, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/</t>
+    <t>https://radiokomponent.com.ua/ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/</t>
   </si>
   <si>
     <t>25379</t>
   </si>
   <si>
     <t>300RF5050-12, красная светодиодная лента smd 5050 IP65, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/</t>
+    <t>https://radiokomponent.com.ua/ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/</t>
   </si>
   <si>
     <t>28491</t>
   </si>
   <si>
     <t>204W3014-12 (6000K-6500K) белая светодиодная лента smd3014, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/</t>
+    <t>https://radiokomponent.com.ua/ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/</t>
   </si>
   <si>
     <t>28492</t>
   </si>
   <si>
     <t>204WW3014-12 (2700K-3500K) белая светодиодная лента smd3014, 1 метр</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/</t>
+    <t>https://radiokomponent.com.ua/ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/</t>
   </si>
   <si>
     <t>Лампы светодиодные</t>
   </si>
   <si>
     <t>20678</t>
   </si>
   <si>
     <t>Светодиодная лампа Т10 (W5W) COB, 12В синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/</t>
   </si>
   <si>
     <t>20680</t>
   </si>
   <si>
     <t>Светодиодная лампа Т10 (W5W) COB, 12В розовая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/</t>
   </si>
   <si>
     <t>20677</t>
   </si>
   <si>
     <t>Автолампа Т10 COB, 0,3W белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/</t>
   </si>
   <si>
     <t>25466</t>
   </si>
   <si>
     <t>SIV-GU10-MR16-7W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25467</t>
   </si>
   <si>
     <t>SIV-GU10-MR16-5W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25468</t>
   </si>
   <si>
     <t>SIV-GU5.3-MR16-7W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25477</t>
   </si>
   <si>
     <t>SIV-E27-C37-10W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>25478</t>
   </si>
   <si>
     <t>SIV-E14-G45-8W-4100K светодиодная лампа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/</t>
+    <t>https://radiokomponent.com.ua/ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/</t>
   </si>
   <si>
     <t>26159</t>
   </si>
   <si>
     <t>Автолампа S85-31mm-COB 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-31mm-cob-belyy/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-31mm-cob-belyy/</t>
   </si>
   <si>
     <t>26163</t>
   </si>
   <si>
     <t>Автолампа S85-41mm-8smd 12v 5050 обманка белая с радиатором</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/</t>
   </si>
   <si>
     <t>26165</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/</t>
   </si>
   <si>
     <t>26166</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/</t>
   </si>
   <si>
     <t>26167</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/</t>
   </si>
   <si>
     <t>26168</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/</t>
   </si>
   <si>
     <t>26169</t>
   </si>
   <si>
     <t>Автолампа T5-круглая 1 LED 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/</t>
   </si>
   <si>
     <t>26170</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/</t>
   </si>
   <si>
     <t>26171</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/</t>
   </si>
   <si>
     <t>26172</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/</t>
   </si>
   <si>
     <t>26173</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/</t>
   </si>
   <si>
     <t>26174</t>
   </si>
   <si>
     <t>Автолампа T5-вогнутая 1 LED 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/</t>
   </si>
   <si>
     <t>26176</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-sinyaya/</t>
   </si>
   <si>
     <t>26177</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zelenaya/</t>
   </si>
   <si>
     <t>26178</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-krasnaya/</t>
   </si>
   <si>
     <t>26179</t>
   </si>
   <si>
     <t>Автолампа T5 COB 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zheltaya/</t>
   </si>
   <si>
     <t>26180</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-belaya/</t>
   </si>
   <si>
     <t>26181</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/</t>
   </si>
   <si>
     <t>26182</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/</t>
   </si>
   <si>
     <t>26183</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/</t>
   </si>
   <si>
     <t>26184</t>
   </si>
   <si>
     <t>Автолампа T5 5050-1smd 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/</t>
   </si>
   <si>
     <t>26187</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/</t>
   </si>
   <si>
     <t>26188</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/</t>
   </si>
   <si>
     <t>26189</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/</t>
   </si>
   <si>
     <t>26190</t>
   </si>
   <si>
     <t>Автолампа T10-вогнутая 1 LED 12v желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/</t>
   </si>
   <si>
     <t>26242</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-belaya/</t>
   </si>
   <si>
     <t>26243</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-sinyaya/</t>
   </si>
   <si>
     <t>26245</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zelenaya/</t>
   </si>
   <si>
     <t>26244</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-krasnaya/</t>
   </si>
   <si>
     <t>26246</t>
   </si>
   <si>
     <t>Автолампа T10-5050-1smd желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zheltaya/</t>
   </si>
   <si>
     <t>26254</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-belaya/</t>
   </si>
   <si>
     <t>26255</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd синяя</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-sinyaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-sinyaya/</t>
   </si>
   <si>
     <t>26256</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd зеленая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zelenaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zelenaya/</t>
   </si>
   <si>
     <t>26257</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd красная</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-krasnaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-krasnaya/</t>
   </si>
   <si>
     <t>26258</t>
   </si>
   <si>
     <t>Автолампа BA9S-5050-1smd желтая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zheltaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zheltaya/</t>
   </si>
   <si>
     <t>26262</t>
   </si>
   <si>
     <t>Автолампа T25-3030-27SMD 1156 12-24V белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/</t>
   </si>
   <si>
     <t>26263</t>
   </si>
   <si>
     <t>Автолампа T25-4014-54SMD 1156 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-t25-4014-54smd-1156-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-t25-4014-54smd-1156-belaya/</t>
   </si>
   <si>
     <t>26274</t>
   </si>
   <si>
     <t>Автолампа S85-36mm-6smd 3528 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-36mm-6smd-3528-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-36mm-6smd-3528-belaya/</t>
   </si>
   <si>
     <t>26276</t>
   </si>
   <si>
     <t>Автолампа S85-39mm-COB спираль белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-39mm-cob-spiral-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-cob-spiral-belaya/</t>
   </si>
   <si>
     <t>26278</t>
   </si>
   <si>
     <t>Автолампа S85-39mm-6smd 3528 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-39mm-6smd-3528-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-6smd-3528-belaya/</t>
   </si>
   <si>
     <t>26281</t>
   </si>
   <si>
     <t>Автолампа S85-41mm-COB спираль мат белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/</t>
   </si>
   <si>
     <t>26282</t>
   </si>
   <si>
     <t>Автолампа S85-41mm-3smd 5050 белая</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/avtolampa-s85-41mm-3smd-5050-belaya/</t>
+    <t>https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-3smd-5050-belaya/</t>
   </si>
   <si>
     <t>Модули светодиодные</t>
   </si>
   <si>
     <t>25257</t>
   </si>
   <si>
     <t>Модуль 20W, 6000K (IC драйвер) 220V</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/modul-20w-6000k-ic-drayver-220v/</t>
+    <t>https://radiokomponent.com.ua/ua/product/modul-20w-6000k-ic-drayver-220v/</t>
   </si>
   <si>
     <t>25267</t>
   </si>
   <si>
     <t>COB-1Led-2W-24V (8000K), cветодиодный модуль</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/</t>
+    <t>https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/</t>
   </si>
   <si>
     <t>25268</t>
   </si>
   <si>
     <t>5050-3Led-RGB-0,72W-12V cветодиодный модуль</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/</t>
+    <t>https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/</t>
   </si>
   <si>
     <t>25283</t>
   </si>
   <si>
     <t>LED-B-0,08W-IP65-12V синий (50шт. комплект) светодиоды быстрого монтажа</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/</t>
+    <t>https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/</t>
+  </si>
+  <si>
+    <t>27442</t>
+  </si>
+  <si>
+    <t>B003338_B плата заднего фонаря Nissan Qashqai 2010-2014 г. левая</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-levaya/</t>
+  </si>
+  <si>
+    <t>27441</t>
+  </si>
+  <si>
+    <t>B003339_B плата заднего фонаря Nissan Qashqai 2010-2014 г. правая</t>
+  </si>
+  <si>
+    <t>https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-pravaya/</t>
   </si>
   <si>
     <t>28498</t>
   </si>
   <si>
     <t>5730-3Led-W-1W-12V светодиодный модуль 75мм</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/</t>
+    <t>https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/</t>
   </si>
   <si>
     <t>Светодиодные и ЖКИ индикаторы</t>
   </si>
   <si>
     <t>24579</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S2831AR  3 разряда красный 0.28 дюйма</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/</t>
   </si>
   <si>
     <t>24581</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S2841AR  4 разряда красный 0.28 дюйма</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/</t>
   </si>
   <si>
     <t>24582</t>
   </si>
   <si>
     <t>Светодиодный индикатор XR-S3641AR  4 разряда красный 0.36 дюйма</t>
   </si>
   <si>
-    <t>https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/</t>
+    <t>https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1913,51 +1913,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-1w-kholodnyy-belyy-6500-9000k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-6500-9000k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-zgeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-siniyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al360b/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3w-kholodnyy-belyy-3000-3200k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-40-45lm-80fw-sc-854-1-h7mm-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al102gm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al106v/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al106a/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-sinyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-5mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/infrakrasnyy-fotodiod-3mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-rgb-migayushchiy-bystryy-prozrachnyy-2pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rozovyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin---obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-8mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/al107b-svetodiod-infrakrasnyy-24-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-10mm-siniy-diffuznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zhyeltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-3mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-2kh5kh7mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al109a/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-al307nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiod-smd-1206-zelenyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-31mm-cob-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-cob-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t10-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-ba9s-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-t25-4014-54smd-1156-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-36mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-39mm-cob-spiral-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-39mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/avtolampa-s85-41mm-3smd-5050-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/modul-20w-6000k-ic-drayver-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-prozrachnyy-5000-mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-kholodnyy-belyy-6500-9000k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3w-kholodnyy-belyy-6500-9000k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zgeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-siniyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh2kh7mm-zheltyy-matovyy-80-120mcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al360b/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3w-kholodnyy-belyy-3000-3200k-100-120-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-18000-20000-mcd-30-32v-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8-mm-zhyeltyy-diffuznyy-8y4ud-brilliant/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-belyy-ht17-2102uwc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-siniyy-ht17-2102ubc/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-krasnyy-ht17-2102urc/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0805-zgeltyy-ht17-2102uyc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-krasnyyzelenyy-45-mcd-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106v/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al106a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-sinyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-5mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/infrakrasnyy-fotodiod-3mm-940nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-byelyy-30-35lm-80fw-h7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-oranzhevyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-krasnyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-zheltyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-48mm-rozovyy-prozrachnyy-linza-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-belyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-medlennyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-rgb-migayushchiy-bystryy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rozovyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-c--obshchiy-katod/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyysiniy-migayushchiy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-migayushchiy-bystryy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-rgb-prozrachnyy-4pin--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-oranzhevyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-8mm-siniy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/al107b-svetodiod-infrakrasnyy-24-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-zelenyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-10mm-siniy-diffuznyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zhyeltyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5kh145-mm-zelenyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-2kh5kh7mm-zheltyy-diffuznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-5mm-krasnyyzelenyy-matovyy-3pin-a--obshchiy-anod/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-3mm-krasnyy-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-siniy-460-465-nm-40-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-1w-zelenyy-520-525-nm-85-lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al109a/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-al307nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-12-22-r6ghc-a30-2c-krasnyy-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-1206-zelenyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-krasnyy-xl-1608surc-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-zelenyy-xl-1608ugc-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-siniy-xl-1608ubc-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiod-smd-0603-zheltyy-xl-1608uyc-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300g3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600b3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600w3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600nw3528-12-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600w3528-125500k-6500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/prof-600nw3528-124000k-4500k-belaya-vetodiodnaya-lenta-professional-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300w5050-12-belaya-svetodiodnaya-lenta-smd-5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300wf5050-12-svetodiodnaya-lenta-smd-5050-ip65-belaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/motoko-premium-600w3528-127000k-8000k-svetodiodnaya-lenta-smd3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600bf3528-12-ip65-sinyaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/600gf3528-12-ip65-zelenaya-svetodiodnaya-lenta-smd3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/300rf5050-12-svetodiodnaya-lenta-smd-5050-ip65-krasnaya-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/204w3014-12-2700-3500-svetodiodnaya-lenta-smd3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnaya-lampa-t10-w5w-cob-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu10-mr16-5w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-gu53-mr16-7w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e27-c37-10w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/siv-e14-g45-8w-4100k-svetodiodnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-31mm-cob-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-8smd-5050-obmanka-belyy-s-radiatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-kruglaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-cob-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t5-5050-1smd-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-vognutaya-1-led-12v-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t10-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-ba9s-5050-1smd-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-3030-27smd-1156-12-24v-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-t25-4014-54smd-1156-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-36mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-cob-spiral-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-39mm-6smd-3528-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-cob-spiral-mat-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/avtolampa-s85-41mm-3smd-5050-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/modul-20w-6000k-ic-drayver-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/mtk-cob-1led-2w-24v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5050-3led-rgb-072w-12v-cvetodiodnyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/led-b-008w-ip65-12v-sinyy-50sht-komplekt-svetodiody-bystrogo-montazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/b003339_b-plata-zadnego-fonarya-nissan-qashqai-2010-2014-g-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/5730-3led-w-1w-12v-svetodiodnyy-modul-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2831ar-3-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s2841ar-4-razryada-krasnyy-028-dyuyma/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiokomponent.com.ua/ua/product/svetodiodnyy-indikator-xr-s3641ar-4-razryada-krasnyy-036-dyuyma/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F173" sqref="F173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2061,51 +2061,51 @@
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>491</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>150</v>
       </c>
       <c r="F11" s="14">
         <v>8</v>
       </c>
     </row>
@@ -2161,3069 +2161,3069 @@
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>1393</v>
       </c>
       <c r="F14" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="F15" s="14">
         <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
-        <v>480</v>
+        <v>456</v>
       </c>
       <c r="F16" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>145</v>
       </c>
       <c r="F17" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
-        <v>60</v>
+        <v>365</v>
       </c>
       <c r="F18" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6">
-        <v>386</v>
+        <v>784</v>
       </c>
       <c r="F19" s="14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6">
-        <v>784</v>
+        <v>1534</v>
       </c>
       <c r="F20" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6">
-        <v>10</v>
+        <v>1798</v>
       </c>
       <c r="F21" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
-        <v>1562</v>
+        <v>109</v>
       </c>
       <c r="F22" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6">
-        <v>1798</v>
+        <v>2258</v>
       </c>
       <c r="F23" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6">
-        <v>109</v>
+        <v>1780</v>
       </c>
       <c r="F24" s="14">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6">
-        <v>2258</v>
+        <v>58</v>
       </c>
       <c r="F25" s="14">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
-        <v>1830</v>
+        <v>27</v>
       </c>
       <c r="F26" s="14">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
-        <v>62</v>
+        <v>601</v>
       </c>
       <c r="F27" s="14">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="F28" s="14">
-        <v>5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
-        <v>615</v>
+        <v>72</v>
       </c>
       <c r="F29" s="14">
-        <v>1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="F30" s="14">
-        <v>0.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6">
-        <v>79</v>
+        <v>1002</v>
       </c>
       <c r="F31" s="14">
         <v>2.5</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="F32" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6">
-        <v>1002</v>
+        <v>170</v>
       </c>
       <c r="F33" s="14">
-        <v>2.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6">
-        <v>26</v>
+        <v>336</v>
       </c>
       <c r="F34" s="14">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="F35" s="14">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6">
-        <v>340</v>
+        <v>740</v>
       </c>
       <c r="F36" s="14">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6">
-        <v>76</v>
+        <v>975</v>
       </c>
       <c r="F37" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
-        <v>750</v>
+        <v>923</v>
       </c>
       <c r="F38" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6">
-        <v>985</v>
+        <v>166</v>
       </c>
       <c r="F39" s="14">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6">
-        <v>948</v>
+        <v>249</v>
       </c>
       <c r="F40" s="14">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6">
-        <v>166</v>
+        <v>297</v>
       </c>
       <c r="F41" s="14">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="F42" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6">
-        <v>297</v>
+        <v>89</v>
       </c>
       <c r="F43" s="14">
-        <v>2.5</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="F44" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6">
-        <v>89</v>
+        <v>381</v>
       </c>
       <c r="F45" s="14">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="F46" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="6">
-        <v>381</v>
+        <v>149</v>
       </c>
       <c r="F47" s="14">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6">
-        <v>2</v>
+        <v>242</v>
       </c>
       <c r="F48" s="14">
-        <v>1.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6">
-        <v>91</v>
+        <v>296</v>
       </c>
       <c r="F49" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6">
-        <v>156</v>
+        <v>287</v>
       </c>
       <c r="F50" s="14">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6">
-        <v>243</v>
+        <v>333</v>
       </c>
       <c r="F51" s="14">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="6">
-        <v>296</v>
+        <v>249</v>
       </c>
       <c r="F52" s="14">
-        <v>3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="6">
-        <v>287</v>
+        <v>125</v>
       </c>
       <c r="F53" s="14">
-        <v>2.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6">
-        <v>333</v>
+        <v>650</v>
       </c>
       <c r="F54" s="14">
-        <v>2.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6">
-        <v>271</v>
+        <v>449</v>
       </c>
       <c r="F55" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6">
-        <v>125</v>
+        <v>246</v>
       </c>
       <c r="F56" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6">
-        <v>660</v>
+        <v>176</v>
       </c>
       <c r="F57" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6">
-        <v>449</v>
+        <v>119</v>
       </c>
       <c r="F58" s="14">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6">
-        <v>256</v>
+        <v>6</v>
       </c>
       <c r="F59" s="14">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="6">
-        <v>181</v>
+        <v>67</v>
       </c>
       <c r="F60" s="14">
-        <v>2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="6">
-        <v>125</v>
+        <v>529</v>
       </c>
       <c r="F61" s="14">
         <v>1.5</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="6">
-        <v>18</v>
+        <v>6380</v>
       </c>
       <c r="F62" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="6">
-        <v>7</v>
+        <v>985</v>
       </c>
       <c r="F63" s="14">
-        <v>3.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="6">
-        <v>67</v>
+        <v>417</v>
       </c>
       <c r="F64" s="14">
-        <v>3.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6">
-        <v>529</v>
+        <v>26</v>
       </c>
       <c r="F65" s="14">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6">
-        <v>6921</v>
+        <v>306</v>
       </c>
       <c r="F66" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="6">
-        <v>995</v>
+        <v>673</v>
       </c>
       <c r="F67" s="14">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="6">
-        <v>417</v>
+        <v>233</v>
       </c>
       <c r="F68" s="14">
-        <v>1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="6">
-        <v>26</v>
+        <v>894</v>
       </c>
       <c r="F69" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="6">
-        <v>306</v>
+        <v>71</v>
       </c>
       <c r="F70" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="6">
-        <v>674</v>
+        <v>355</v>
       </c>
       <c r="F71" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="6">
-        <v>233</v>
+        <v>100</v>
       </c>
       <c r="F72" s="14">
-        <v>0.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="6">
-        <v>934</v>
+        <v>1552</v>
       </c>
       <c r="F73" s="14">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="6">
-        <v>71</v>
+        <v>187</v>
       </c>
       <c r="F74" s="14">
-        <v>3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="6">
-        <v>355</v>
+        <v>41</v>
       </c>
       <c r="F75" s="14">
-        <v>3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="6">
-        <v>100</v>
+        <v>539</v>
       </c>
       <c r="F76" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="6">
-        <v>1552</v>
+        <v>195</v>
       </c>
       <c r="F77" s="14">
-        <v>0.7</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="6">
-        <v>187</v>
+        <v>403</v>
       </c>
       <c r="F78" s="14">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="6">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F79" s="14">
-        <v>1.2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="6">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="F80" s="14">
-        <v>1.2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="6">
-        <v>549</v>
+        <v>8</v>
       </c>
       <c r="F81" s="14">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="6">
-        <v>200</v>
+        <v>1613</v>
       </c>
       <c r="F82" s="14">
-        <v>2.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="6">
-        <v>803</v>
+        <v>1261</v>
       </c>
       <c r="F83" s="14">
-        <v>0.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="6">
-        <v>503</v>
+        <v>612</v>
       </c>
       <c r="F84" s="14">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="6">
-        <v>15</v>
+        <v>4000</v>
       </c>
       <c r="F85" s="14">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E86" s="6">
-        <v>34</v>
+        <v>4000</v>
       </c>
       <c r="F86" s="14">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E87" s="6">
-        <v>8</v>
+        <v>4000</v>
       </c>
       <c r="F87" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E88" s="6">
-        <v>1613</v>
+        <v>2900</v>
       </c>
       <c r="F88" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B89" s="6"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="14"/>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E90" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="5">
+        <v>1</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="E91" s="6">
+        <v>3</v>
+      </c>
+      <c r="F91" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="5">
         <v>2</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C90" s="7" t="s">
+      <c r="B92" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="D90" s="6" t="s">
+      <c r="C92" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="E90" s="6">
-[...7 lines deleted...]
-      <c r="A91" s="3" t="s">
+      <c r="D92" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="B91" s="6"/>
-[...9 lines deleted...]
-      <c r="B92" s="9" t="s">
+      <c r="E92" s="6">
         <v>4</v>
       </c>
-      <c r="C92" s="11" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="F92" s="14">
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E93" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F93" s="14">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E94" s="6">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="F94" s="14">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E95" s="6">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="F95" s="14">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E96" s="6">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F96" s="14">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E97" s="6">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F97" s="14">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="6">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F98" s="14">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E99" s="6">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F99" s="14">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E100" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F100" s="14">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="6">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F101" s="14">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E102" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F102" s="14">
-        <v>68</v>
+        <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E103" s="6">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F103" s="14">
-        <v>140</v>
+        <v>64</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E104" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F104" s="14">
-        <v>33</v>
+        <v>64</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E105" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F105" s="14">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E106" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F106" s="14">
-        <v>64</v>
+        <v>146</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E107" s="6">
+        <v>4</v>
+      </c>
+      <c r="F107" s="14">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B108" s="6"/>
+      <c r="C108" s="7"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="14"/>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E109" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F109" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="5">
+        <v>1</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="E110" s="6">
+        <v>10</v>
+      </c>
+      <c r="F110" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="5">
         <v>2</v>
       </c>
-      <c r="F107" s="14">
-[...30 lines deleted...]
-      <c r="C109" s="7" t="s">
+      <c r="B111" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="D109" s="6" t="s">
+      <c r="C111" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="E109" s="6">
-[...7 lines deleted...]
-      <c r="A110" s="3" t="s">
+      <c r="D111" s="6" t="s">
         <v>313</v>
       </c>
-      <c r="B110" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E111" s="6">
+        <v>1</v>
+      </c>
+      <c r="F111" s="14">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E112" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F112" s="14">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E113" s="6">
         <v>1</v>
       </c>
       <c r="F113" s="14">
-        <v>9</v>
+        <v>44</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E114" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F114" s="14">
-        <v>4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E115" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F115" s="14">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E116" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F116" s="14">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E117" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F117" s="14">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E118" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F118" s="14">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E119" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F119" s="14">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E120" s="6">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="F120" s="14">
-        <v>28</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E121" s="6">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="F121" s="14">
-        <v>24</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E122" s="6">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F122" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E123" s="6">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F123" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E124" s="6">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="F124" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E125" s="6">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="F125" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E126" s="6">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F126" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E127" s="6">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F127" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E128" s="6">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F128" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E129" s="6">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="F129" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E130" s="6">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="F130" s="14">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E131" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F131" s="14">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E132" s="6">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="F132" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E133" s="6">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F133" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E134" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F134" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E135" s="6">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F135" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E136" s="6">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="F136" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E137" s="6">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="F137" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E138" s="6">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="F138" s="14">
         <v>3.5</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E139" s="6">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F139" s="14">
-        <v>3.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E140" s="6">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F140" s="14">
-        <v>3.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E141" s="6">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="F141" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E142" s="6">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="F142" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E143" s="6">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="F143" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E144" s="6">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="F144" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F145" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="F146" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E147" s="6">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="F147" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E148" s="6">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="F148" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E149" s="6">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F149" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E150" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F150" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E151" s="6">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="F151" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E152" s="6">
         <v>23</v>
       </c>
       <c r="F152" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E153" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F153" s="14">
-        <v>5</v>
+        <v>164</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E154" s="6">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F154" s="14">
-        <v>5</v>
+        <v>116</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E155" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F155" s="14">
-        <v>164</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E156" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F156" s="14">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E157" s="6">
         <v>4</v>
       </c>
       <c r="F157" s="14">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E158" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F158" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E159" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F159" s="14">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="5">
-[...2 lines deleted...]
-      <c r="B160" s="10" t="s">
+      <c r="A160" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="C160" s="7" t="s">
+      <c r="B160" s="6"/>
+      <c r="C160" s="7"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="14"/>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B161" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="5">
+        <v>1</v>
+      </c>
+      <c r="B162" s="10" t="s">
         <v>459</v>
       </c>
-      <c r="D160" s="6" t="s">
+      <c r="C162" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="E160" s="6">
-[...10 lines deleted...]
-      <c r="B161" s="10" t="s">
+      <c r="D162" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="C161" s="7" t="s">
+      <c r="E162" s="6">
+        <v>39</v>
+      </c>
+      <c r="F162" s="14">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="5">
+        <v>2</v>
+      </c>
+      <c r="B163" s="10" t="s">
         <v>462</v>
       </c>
-      <c r="D161" s="6" t="s">
+      <c r="C163" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="E161" s="6">
-[...7 lines deleted...]
-      <c r="A162" s="3" t="s">
+      <c r="D163" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="B162" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E163" s="6">
+        <v>12</v>
+      </c>
+      <c r="F163" s="14">
+        <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E164" s="6">
-        <v>39</v>
+        <v>153</v>
       </c>
       <c r="F164" s="14">
-        <v>70</v>
+        <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E165" s="6">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F165" s="14">
-        <v>12</v>
+        <v>96</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E166" s="6">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="F166" s="14">
-        <v>12</v>
+        <v>600</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E167" s="6">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="F167" s="14">
-        <v>96</v>
+        <v>600</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E168" s="6">
         <v>173</v>
       </c>
       <c r="F168" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="3" t="s">
         <v>480</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7"/>
       <c r="D169" s="6"/>
       <c r="E169" s="6"/>
@@ -5261,86 +5261,86 @@
       </c>
       <c r="D171" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E171" s="6">
         <v>25</v>
       </c>
       <c r="F171" s="14">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>2</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E172" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F172" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>3</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E173" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F173" s="14">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B5:B172"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A91:F91"/>
-[...1 lines deleted...]
-    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A160:F160"/>
     <mergeCell ref="A169:F169"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
@@ -5382,119 +5382,119 @@
     <hyperlink ref="D64" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_82"/>
-    <hyperlink ref="D89" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D90" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D108" r:id="rId_hyperlink_100"/>
-    <hyperlink ref="D109" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_149"/>
-    <hyperlink ref="D160" r:id="rId_hyperlink_150"/>
-    <hyperlink ref="D161" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_159"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">